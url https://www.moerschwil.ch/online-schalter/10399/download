--- v0 (2025-10-30)
+++ v1 (2026-05-22)
@@ -1,731 +1,27895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w:rsidR="00ED4F63" w:rsidRDefault="004A55F3" w:rsidP="00F24074">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gesuch um Auszahlung von Elternschaftsbeiträgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A55F3" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+      <w:r>
+        <w:t>Eltern</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DAA">
+        <w:t xml:space="preserve"> oder Elternteile</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mit zivilrechtlichem Wohnsitz im Kanton St.Gallen können bei der Geburt eines Kin</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>des gemäss dem Gesetz über Elternschaftsbeiträge (sGS 372.1) ein Gesuch um Ausrichtung von Eltern</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">schaftsbeiträgen stellen, wenn sich wenigstens ein Elternteil persönlich der Pflege und Erziehung des Kindes widmet und der Lebensbedarf durch das Einkommen </w:t>
+      </w:r>
+      <w:r w:rsidR="00436DAA">
+        <w:t xml:space="preserve">oder Vermögen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nicht gedeckt ist. Anspruchsberechtigt ist jener Elternteil, der das Kind hauptsächlich betreut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000359E8" w:rsidRDefault="000359E8" w:rsidP="000359E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F86FF1" w:rsidRPr="00F24074" w:rsidRDefault="00F86FF1" w:rsidP="000359E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A56FB0" w:rsidRPr="005E39CD" w:rsidRDefault="004A55F3" w:rsidP="00ED4F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personalien der antragstell</w:t>
+      </w:r>
+      <w:r w:rsidR="005E331D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>enden Person</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00156141" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B442DF" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A662A" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156141" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A072FB" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB4A35" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156141" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A072FB" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wohnadresse </w:t>
+            </w:r>
+            <w:r w:rsidR="004E22FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>zum Zeitpunkt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>der Geburt des Kindes</w:t>
+            </w:r>
+            <w:r w:rsidR="004E22FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A072FB" w:rsidRPr="00437071" w:rsidRDefault="00156141" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156141" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A662A" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="TempEnde"/>
+            <w:bookmarkStart w:id="2" w:name="zzBATemp"/>
+            <w:bookmarkStart w:id="3" w:name="TempAnfang"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Telefonnummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A56FB0" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156141" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A662A" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>E-Mail Adresse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A662A" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="004A55F3" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="004A55F3" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Heimatort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="004A55F3" w:rsidRDefault="004A55F3" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Zivilstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidRDefault="004A55F3" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="004A55F3" w:rsidRDefault="005E331D" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Krankenversicherung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A55F3" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Beruf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Berufstätig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="00BB04CE" w:rsidP="004A55F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Arbeitgeber /-in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="00E526BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Personalien des anderen Elternteils</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Wohnadresse (zum Zeitpunkt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>der Geburt des Kindes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Telefonnummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>E-Mail Adresse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="004A55F3" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="004A55F3" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Heimatort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="004A55F3" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Zivilstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="004A55F3" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Krankenversicherung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="005E331D" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Beruf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="005E331D" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Berufstätig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="005E331D" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidTr="00AD5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="005E331D" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Arbeitgeber /-in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00436DAA" w:rsidRPr="00437071" w:rsidRDefault="00436DAA" w:rsidP="00AD5AB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidRDefault="006A159C" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidRDefault="006A159C" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidRDefault="006A159C" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A159C" w:rsidRPr="00437071" w:rsidRDefault="006A159C" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00E526BF" w:rsidRDefault="00E526BF" w:rsidP="00ED4F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00E526BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personalien </w:t>
+      </w:r>
+      <w:r w:rsidR="005E331D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>der im gleichen Haushalt lebenden Kinder</w:t>
+      </w:r>
+      <w:r w:rsidR="008C35A9" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436DAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(inkl. neugeborenes Kind)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name, Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Allfällige Unterhaltsansprüche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Bemerkungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00740CA4" w:rsidRPr="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name, Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Allfällige Unterhaltsansprüche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="006408D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Bemerkungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRDefault="00740CA4" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005E331D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name, Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Allfällige Unterhaltsansprüche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidTr="00067A16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Bemerkungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005E331D" w:rsidRPr="00437071" w:rsidRDefault="005E331D" w:rsidP="005E331D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00AD7C91" w:rsidP="00ED4F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B2BA2" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00E526BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personalien der im gleichen Haushalt lebenden Drittpersonen</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4683"/>
+        <w:gridCol w:w="3698"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name, Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00AD7C91" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="008A27A9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00AD7C91" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Zivilstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00AD7C91" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00740CA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Berufstätig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00740CA4" w:rsidRDefault="00AD7C91" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00740CA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja   </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4" w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00740CA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00740CA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="004E22FF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beziehung zur </w:t>
+            </w:r>
+            <w:r w:rsidR="004E22FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>antragstellenden Person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Geschwister, Wohnpartner etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00AD7C91" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008C35A9" w:rsidRDefault="008C35A9" w:rsidP="000B2BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4683"/>
+        <w:gridCol w:w="3698"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Name, Vorname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Zivilstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00740CA4" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Berufstätig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidTr="004E22FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="004E22FF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Beziehung zur antragstellenden Person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Geschwister, Wohnpartner etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="006408D9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00740CA4" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="000B2BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B2BA2" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00E526BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Erklärung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="7388"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="00BB04CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7388" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Ich bestätige hiermit, dass ich alle Konten offengelegt habe und keine weiteren Konten besitze.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidTr="00BB04CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00437071" w:rsidRDefault="00740CA4" w:rsidP="008A27A9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7388" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD7C91" w:rsidRPr="00740CA4" w:rsidRDefault="00740CA4" w:rsidP="00DA4E3A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die/Der Unterzeichnende bestätigt hiermit die Richtigkeit der ausgefüllten Angaben. Wichtige Änderungen der persönlichen und finanziellen Verhältnisse während der Beitragsdauer werden umgehend persönlich oder schriftlich mitgeteilt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00007B44" w:rsidRPr="00F24074" w:rsidRDefault="00007B44" w:rsidP="000B2BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00007B44" w:rsidRDefault="00007B44" w:rsidP="00ED4F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ort, Datum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unterschrift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="003E3E38" w:rsidRDefault="00625A22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text9"/>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24074">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B44" w:rsidRPr="00437071">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003E3E38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Checkliste für das Gesuch um Ausrichtung von </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Elternschaftsbeiträgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:r>
+        <w:t xml:space="preserve">Damit die persönliche und finanzielle Situation überprüft werden kann, sind für die Berechnung alle Unterlagen und Informationen von allen Personen, welche im gleichen Haushalt zusammenleben, notwendig. Die Angaben werden vertraulich behandelt. Sämtliche Unterlagen sind in Kopie einzureichen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="00F24074" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="005E39CD" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Persönliche Dokumente</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7513"/>
+        <w:gridCol w:w="868"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Identitätskarte oder Pass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Ausländerausweis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsschein des Kindes, falls noch nicht im Einwohnerregister eingetragen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Versicherungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Krankenkassenpolicen aller Familienmitglieder (Grundversicherung und Zusatzversicherungen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Individuelle Prämienverbilligung (SVA Verfügung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="004A55F3" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Rentenentscheid (IV, AHV, SUVA etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="004A55F3" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAV Anmeldung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="004A55F3" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Mutterschaftsentschädigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Verträge</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="2569"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mietvertrag </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Arbeitsvertrag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Unterhaltsvertrag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="005E331D" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Trennungsvereinbarung / Scheidungsurteil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Belege betreffend Einnahmen / Ausgaben (der letzten drei Monate)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2002"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Lohnabrechnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Arbeitslosenentschädigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Mutterschaftsentschädigung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Krankentaggeldabrechnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="008D07CA" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Unfalltaggeldabrechnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00E7527A" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>IV Taggelder / Rente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="008D07CA" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Belege von ausländischen Renten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="008D07CA" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Stipendien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="008D07CA" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Unterhaltsbeiträge / Alimente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="008D07CA" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Familienzulagen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vermögen</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6384"/>
+        <w:gridCol w:w="1997"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Detaillierter Kontoauszug aller Konten der letzten drei Monate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Verschiedenes</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5108"/>
+        <w:gridCol w:w="3273"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Letzte definitive Steuerveranlagung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Bestätigung Unterhaltszahlungen an Dritte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Letztes Arztzeugnis von erwerbsunfähigen Personen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00740CA4" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Zusammenstellung offener Gesundheitskosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00740CA4" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidTr="006E00B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Kosten für laufende Weiterbildungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E3E38" w:rsidRPr="00437071" w:rsidRDefault="003E3E38" w:rsidP="006E00B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003E3E38" w:rsidRDefault="003E3E38" w:rsidP="003E3E38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00625A22" w:rsidRPr="00F24074" w:rsidRDefault="00625A22" w:rsidP="00ED4F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00625A22" w:rsidRPr="00F24074" w:rsidSect="008A27A9">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="2269" w:right="1814" w:bottom="1219" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00263B7D" w:rsidRDefault="00263B7D" w:rsidP="00F950AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00263B7D" w:rsidRDefault="00263B7D" w:rsidP="00F950AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...228 lines deleted...]
-</styleSheet>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00183966" w:rsidRDefault="00133E37">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="59A0A721" wp14:editId="0338830B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6480810</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10153015</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="756285" cy="360045"/>
+              <wp:effectExtent l="3810" t="0" r="1905" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="756285" cy="360045"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="009D31F8" w:rsidRPr="008A27A9" w:rsidRDefault="0098046E" w:rsidP="009D31F8">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> IF </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>4</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>1</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>4</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve">" "" </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00583DDA">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>3</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00583DDA" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00583DDA">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>3</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00583DDA" w:rsidDel="00583DDA">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>32</w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38" w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003E3E38">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008A27A9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="59A0A721" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:510.3pt;margin-top:799.45pt;width:59.55pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV7h7c4QEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJlqww4hRdiw4D&#10;ugvQ7QMUWY6F2aJGKrGzrx8lu0m2vhV7EURSPjyHPF5fD10rDgbJgivlfJZLYZyGyrpdKX98v39z&#10;JQUF5SrVgjOlPBqS15vXr9a9L8wCGmgrg4JBHBW9L2UTgi+yjHRjOkUz8MZxsQbsVOAQd1mFqmf0&#10;rs0Web7KesDKI2hDxNm7sSg3Cb+ujQ5f65pMEG0pmVtIJ6ZzG89ss1bFDpVvrJ5oqBew6JR13PQE&#10;daeCEnu0z6A6qxEI6jDT0GVQ11abpIHVzPN/1Dw2ypukhYdD/jQm+n+w+svh0X9DEYYPMPACkwjy&#10;D6B/knBw2yi3MzfkeZCxek4hQt8YVTGXeZxi1nsqJrQ4fSoo4m77z1Dx3tU+QMIeauzioFi64Ia8&#10;k+NpD2YIQnPy/XK1uFpKobn0dpXn75apgyqePvZI4aOBTsRLKZHZJXB1eKAQyaji6Uns5eDetm1a&#10;dev+SvDDmEnkI9+ReRi2g7DVpCxq2UJ1ZDUIo4HY8HxpAH9L0bN5Skm/9gqNFO0nxxOJpKPbLgO8&#10;DLaXgXKaoUoZpBivt2F06N6j3TXcaVyLgxueYm2TwjOriT4bJAmfzBwdeBmnV+dfbvMHAAD//wMA&#10;UEsDBBQABgAIAAAAIQAh28bF5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1VmxCE0iIg6qitoeeCqjq0YmXJDS2o9hA+Psup/Y2o32ancnXo+nYGQffOithNhXA0FZOt7aW&#10;sN+9Pi6B+aCsVp2zKOGKHtbF/V2uMu0u9hPP21AzCrE+UxKaEPqMc181aJSfuh4t3Q5uMCqQHWqu&#10;B3WhcNPxSIiEG9Va+tCoHl8arH62JyPhWF7fo73ffBzD0/ywC1+L781bKeXDZHxeAQs4hj8YbvWp&#10;OhTUqXQnqz3ryItIJMSSitNlCuzGzObpAlhJKonjBHiR8/87il8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVe4e3OEBAAC6AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIdvGxeQAAAAPAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="009D31F8" w:rsidRPr="008A27A9" w:rsidRDefault="0098046E" w:rsidP="009D31F8">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> IF </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>4</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>1</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>4</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve">" "" </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00583DDA">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>3</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00583DDA" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00583DDA">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>3</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00583DDA" w:rsidDel="00583DDA">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>32</w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38" w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E3E38">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008A27A9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00740CA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Gesuch um Auszahlung von Elternschaftsbeiträgen </w:t>
+    </w:r>
+    <w:r w:rsidR="008A27A9" w:rsidRPr="00F24074">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="008A27A9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00183966" w:rsidRPr="00F24074" w:rsidRDefault="00133E37">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F24074">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D7055CB" wp14:editId="59983738">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6480810</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10153015</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="756285" cy="360045"/>
+              <wp:effectExtent l="3810" t="0" r="1905" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="756285" cy="360045"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="009D31F8" w:rsidRPr="00F24074" w:rsidRDefault="0098046E" w:rsidP="009D31F8">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> IF </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>2</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>1</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>2</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve">" "" </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00DA4E3A" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>1/3</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00DA4E3A" w:rsidRPr="00F24074" w:rsidDel="00B753FC">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText>2</w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9" w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008A27A9">
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F24074">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7D7055CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:510.3pt;margin-top:799.45pt;width:59.55pt;height:28.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUdYXe4wEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJlqww4hRdiw4D&#10;ugvQ7QNkWY6F2aJGKrGzrx8lp0m2vhV7EURSPjyHPF5fj30n9gbJgivlfJZLYZyG2rptKX98v39z&#10;JQUF5WrVgTOlPBiS15vXr9aDL8wCWuhqg4JBHBWDL2Ubgi+yjHRrekUz8MZxsQHsVeAQt1mNamD0&#10;vssWeb7KBsDaI2hDxNm7qSg3Cb9pjA5fm4ZMEF0pmVtIJ6azime2Watii8q3Vh9pqBew6JV13PQE&#10;daeCEju0z6B6qxEImjDT0GfQNFabpIHVzPN/1Dy2ypukhYdD/jQm+n+w+sv+0X9DEcYPMPICkwjy&#10;D6B/knBw2yq3NTfkeZCxek4hwtAaVTOXeZxiNngqjmhx+lRQxK2Gz1Dz3tUuQMIeG+zjoFi64Ia8&#10;k8NpD2YMQnPy/XK1uFpKobn0dpXn75apgyqePvZI4aOBXsRLKZHZJXC1f6AQyaji6Uns5eDedl1a&#10;def+SvDDmEnkI9+JeRirUdiam8e+UUsF9YHVIEwGYsPzpQX8LcXA5ikl/dopNFJ0nxxPJJKObrsM&#10;8DKoLgPlNEOVMkgxXW/D5NCdR7ttudO0Fgc3PMXGJoVnVkf6bJAk/Gjm6MDLOL06/3KbPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhACHbxsXkAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V&#10;+g/WIvVWbEITSIiDqqK2h54KqOrRiZckNLaj2ED4+y6n9jajfZqdydej6dgZB986K2E2FcDQVk63&#10;tpaw370+LoH5oKxWnbMo4Yoe1sX9Xa4y7S72E8/bUDMKsT5TEpoQ+oxzXzVolJ+6Hi3dDm4wKpAd&#10;aq4HdaFw0/FIiIQb1Vr60KgeXxqsfrYnI+FYXt+jvd98HMPT/LALX4vvzVsp5cNkfF4BCziGPxhu&#10;9ak6FNSpdCerPevIi0gkxJKK02UK7MbM5ukCWEkqieMEeJHz/zuKXwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBUdYXe4wEAALoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAh28bF5AAAAA8BAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="009D31F8" w:rsidRPr="00F24074" w:rsidRDefault="0098046E" w:rsidP="009D31F8">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> IF </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>2</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>1</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00133E37" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>2</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00130BBD" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2142" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve">" "" </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00DA4E3A" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>1/3</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00DA4E3A" w:rsidRPr="00F24074" w:rsidDel="00B753FC">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText>2</w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9" w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008A27A9">
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F24074">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F24074" w:rsidRPr="00F24074">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Antragsformular Projektförderung «Schenk mir eine Geschichte» 2024</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED4F63" w:rsidRPr="00F24074">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00263B7D" w:rsidRDefault="00263B7D" w:rsidP="00F950AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00263B7D" w:rsidRDefault="00263B7D" w:rsidP="00F950AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00002231" w:rsidRDefault="00133E37">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="70F00D97" wp14:editId="444657BC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6588760</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>323850</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="647700" cy="791845"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="647700" cy="791845"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00002231" w:rsidRDefault="005736FE" w:rsidP="005736FE">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="523E3092" wp14:editId="36DA2B2E">
+                                <wp:extent cx="467869" cy="589789"/>
+                                <wp:effectExtent l="19050" t="0" r="8381" b="0"/>
+                                <wp:docPr id="22" name="Grafik 2" descr="sg_wappen_1c_13mm(600dpi).png"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="sg_wappen_1c_13mm(600dpi).png"/>
+                                        <pic:cNvPicPr/>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1"/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="467869" cy="589789"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="70F00D97" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:518.8pt;margin-top:25.5pt;width:51pt;height:62.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOjhYu3wEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjpuqQz4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lp0m2vg17EURSPjznkF5dj30ndgbJgivlfJZLYZyG2rpNKb8/3b+5&#10;koKCcrXqwJlS7g3J6/XrV6vBF+YCWuhqg4JBHBWDL2Ubgi+yjHRrekUz8MZxsQHsVeAQN1mNamD0&#10;vssu8nyRDYC1R9CGiLN3U1GuE37TGB2+Ng2ZILpSMreQTkxnFc9svVLFBpVvrT7QUP/AolfWcdMj&#10;1J0KSmzRvoDqrUYgaMJMQ59B01htkgZWM8//UvPYKm+SFjaH/NEm+n+w+svu0X9DEcYPMPIAkwjy&#10;D6B/kHBw2yq3MTfk2chYPaUQYWiNqpnLPLqYDZ6KA1p0nwqKuNXwGWqeu9oGSNhjg300iqULbsgz&#10;2R/nYMYgNCcXl8tlzhXNpeX7+dXlu9RBFc8fe6Tw0UAv4qWUyOwSuNo9UIhkVPH8JPZycG+7Lo26&#10;c38k+GHMJPKR78Q8jNXIr6OICuo9y0CYNoc3nS8t4C8pBt6aUtLPrUIjRffJsRVvF3kkHs4DPA+q&#10;80A5zVClDFJM19swrebWo920yfGJ7g3b19gk7cTqwJs3Iyk+bHFcvfM4vTr9a+vfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAHrvJZ+EAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82Y&#10;eJNtqVCt3RIjUQ6eBGI8brtDW+zONt0Fyr9nOOlt3szLm+/li9F24oiDbx0piCcRCKTKmZZqBdvN&#10;+8MTCB80Gd05QgVn9LAobm9ynRl3oi88rkMtOIR8phU0IfSZlL5q0Go/cT0S33ZusDqwHGppBn3i&#10;cNvJaRTNpdUt8YdG9/jWYPW7PlgF+/K8mm798nMfHpPdJnynP8uPUqn7u/H1BUTAMfyZ4YrP6FAw&#10;U+kOZLzoWEdJOmevglnMpa6OOHnmTclTOktBFrn8X6K4AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI6OFi7fAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAB67yWfhAAAADAEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="00002231" w:rsidRDefault="005736FE" w:rsidP="005736FE">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="523E3092" wp14:editId="36DA2B2E">
+                          <wp:extent cx="467869" cy="589789"/>
+                          <wp:effectExtent l="19050" t="0" r="8381" b="0"/>
+                          <wp:docPr id="22" name="Grafik 2" descr="sg_wappen_1c_13mm(600dpi).png"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="sg_wappen_1c_13mm(600dpi).png"/>
+                                  <pic:cNvPicPr/>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId1"/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="467869" cy="589789"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...129 lines deleted...]
-</xdr:wsDr>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00F950AA" w:rsidRDefault="00133E37">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A07FF9C" wp14:editId="0FE5C983">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6588760</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>323850</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="647700" cy="791845"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="647700" cy="791845"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00183966" w:rsidRDefault="00002231" w:rsidP="00002231">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AB74AE4" wp14:editId="14C0FC19">
+                                <wp:extent cx="467869" cy="589789"/>
+                                <wp:effectExtent l="19050" t="0" r="8381" b="0"/>
+                                <wp:docPr id="23" name="Grafik 1" descr="sg_wappen_1c_13mm(600dpi).png"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="sg_wappen_1c_13mm(600dpi).png"/>
+                                        <pic:cNvPicPr/>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1"/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="467869" cy="589789"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2A07FF9C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:518.8pt;margin-top:25.5pt;width:51pt;height:62.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBanQko5AEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlaZeo6WrZ1SKk&#10;5SItfIDjOI1F4jEzbpPy9YydblvgDfFieWacM+ecmaxvxr4Te4NkwZVyPsulME5Dbd22lN++Pry6&#10;loKCcrXqwJlSHgzJm83LF+vBF2YBLXS1QcEgjorBl7INwRdZRro1vaIZeOO42AD2KnCI26xGNTB6&#10;32WLPF9mA2DtEbQh4uz9VJSbhN80RofPTUMmiK6UzC2kE9NZxTPbrFWxReVbq4801D+w6JV13PQE&#10;da+CEju0f0H1ViMQNGGmoc+gaaw2SQOrmed/qHlqlTdJC5tD/mQT/T9Y/Wn/5L+gCOM7GHmASQT5&#10;R9DfSTi4a5XbmlvybGSsnlOIMLRG1cxlHl3MBk/FES26TwVF3Gr4CDXPXe0CJOyxwT4axdIFN+SZ&#10;HE5zMGMQmpPLq9Uq54rm0urt/PrqTeqgiuePPVJ4b6AX8VJKZHYJXO0fKUQyqnh+Ens5eLBdl0bd&#10;ud8S/DBmEvnId2IexmoUti7lIvaNWiqoD6wGYVogXni+tIA/pRh4eUpJP3YKjRTdB8eOvF7mkX+4&#10;DPAyqC4D5TRDlTJIMV3vwrShO49223KnaSwObtnFxiaFZ1ZH+rwgSfhxmeMGXsbp1fmX2/wCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAeu8ln4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXv&#10;Jv6HzZh4k22pUK3dEiNRDp4EYjxuu0Nb7M423QXKv2c46W3ezMub7+WL0XbiiINvHSmIJxEIpMqZ&#10;lmoF2837wxMIHzQZ3TlCBWf0sChub3KdGXeiLzyuQy04hHymFTQh9JmUvmrQaj9xPRLfdm6wOrAc&#10;amkGfeJw28lpFM2l1S3xh0b3+NZg9bs+WAX78ryabv3ycx8ek90mfKc/y49Sqfu78fUFRMAx/Jnh&#10;is/oUDBT6Q5kvOhYR0k6Z6+CWcylro44eeZNyVM6S0EWufxforgAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWp0JKOQBAAC6AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAHrvJZ+EAAAAMAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="00183966" w:rsidRDefault="00002231" w:rsidP="00002231">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AB74AE4" wp14:editId="14C0FC19">
+                          <wp:extent cx="467869" cy="589789"/>
+                          <wp:effectExtent l="19050" t="0" r="8381" b="0"/>
+                          <wp:docPr id="23" name="Grafik 1" descr="sg_wappen_1c_13mm(600dpi).png"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="sg_wappen_1c_13mm(600dpi).png"/>
+                                  <pic:cNvPicPr/>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId1"/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="467869" cy="589789"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00183966">
+      <w:t>Kanton St.Gallen</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F950AA" w:rsidRDefault="003E0C2F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:bookmarkStart w:id="5" w:name="Tab1Name"/>
+    <w:r>
+      <w:t>Departement des Innern</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="5"/>
+  </w:p>
+  <w:p w:rsidR="00F950AA" w:rsidRDefault="00F950AA">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00F950AA" w:rsidRDefault="003E0C2F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="6" w:name="Tab2Name"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Amt für Soziales</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="6"/>
+  </w:p>
+  <w:p w:rsidR="00ED4F63" w:rsidRPr="00ED4F63" w:rsidRDefault="00F24074" w:rsidP="00ED4F63">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:bookmarkStart w:id="7" w:name="Tab3Name"/>
+    <w:r>
+      <w:t>Abteilung</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED4F63" w:rsidRPr="00ED4F63">
+      <w:t xml:space="preserve"> Integration und Gleichstellung</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="7"/>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB8E8F5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="064CDAF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C55CDDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECB46A6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="179ABD16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA8E041C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CF4FB80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08070001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0F6BAE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C803088"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D74FE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F54E72CA"/>
+    <w:lvl w:ilvl="0" w:tplc="2C9E0520">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D82281"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070023"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Artikel %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Abschnitt %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05705A55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B428DF4A"/>
+    <w:lvl w:ilvl="0" w:tplc="AA760D3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="587" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6707" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE83442"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="523E8850"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="340"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="680"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="berschrift4"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift5"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift6"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift7"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift8"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift9"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA523E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21865055"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1102BD52"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="287967F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070023"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Artikel %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Abschnitt %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29696027"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="689A4AA6"/>
+    <w:lvl w:ilvl="0" w:tplc="99BC3A78">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29A26A38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7F0A93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="772EB3C4"/>
+    <w:lvl w:ilvl="0" w:tplc="8FB81C84">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A03DC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070023"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Artikel %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Abschnitt %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3579300C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D861C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E14619"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="283CD550"/>
+    <w:lvl w:ilvl="0" w:tplc="A114017A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48693593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67044BD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF9670BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="454"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung3"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="681"/>
+        </w:tabs>
+        <w:ind w:left="681" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="908"/>
+        </w:tabs>
+        <w:ind w:left="908" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1135"/>
+        </w:tabs>
+        <w:ind w:left="1135" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1362"/>
+        </w:tabs>
+        <w:ind w:left="1362" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1589"/>
+        </w:tabs>
+        <w:ind w:left="1589" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1816"/>
+        </w:tabs>
+        <w:ind w:left="1816" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2043"/>
+        </w:tabs>
+        <w:ind w:left="2043" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E91401"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745A7E85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D120661A"/>
+    <w:lvl w:ilvl="0" w:tplc="BED44F9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="814" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B91B8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0807001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F7171E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81B2F9A4"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1054742642">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1036083098">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="429547386">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1786147776">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1522013840">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1974212687">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1420756425">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="183523262">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="719405476">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="820118076">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="123470323">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="98061838">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="640161554">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="459879738">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1405571494">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1380327410">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1418597271">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="431441023">
+    <w:abstractNumId w:val="28"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1575241688">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="986981823">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="142506590">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="210308902">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2109085092">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1735930363">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="124928761">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1665157137">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1904365572">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1931112526">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1334532460">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="138959209">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="985088872">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="616178057">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1410231433">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="726533879">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1943561569">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1433670054">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="782771148">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:defaultTabStop w:val="680"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00A56FB0"/>
+    <w:rsid w:val="00002231"/>
+    <w:rsid w:val="00007B44"/>
+    <w:rsid w:val="00020F17"/>
+    <w:rsid w:val="000359E8"/>
+    <w:rsid w:val="00043B4C"/>
+    <w:rsid w:val="000666FE"/>
+    <w:rsid w:val="00067A16"/>
+    <w:rsid w:val="00080AC1"/>
+    <w:rsid w:val="00094AB5"/>
+    <w:rsid w:val="000B2BA2"/>
+    <w:rsid w:val="000D0484"/>
+    <w:rsid w:val="000D7DF3"/>
+    <w:rsid w:val="000E061D"/>
+    <w:rsid w:val="000E0F92"/>
+    <w:rsid w:val="000E7EAA"/>
+    <w:rsid w:val="000F3735"/>
+    <w:rsid w:val="001022B8"/>
+    <w:rsid w:val="001153DF"/>
+    <w:rsid w:val="00117A00"/>
+    <w:rsid w:val="001275FC"/>
+    <w:rsid w:val="00130BBD"/>
+    <w:rsid w:val="00133E37"/>
+    <w:rsid w:val="00147B8D"/>
+    <w:rsid w:val="00150E09"/>
+    <w:rsid w:val="00156141"/>
+    <w:rsid w:val="001577CA"/>
+    <w:rsid w:val="00157F5A"/>
+    <w:rsid w:val="00161351"/>
+    <w:rsid w:val="00163CA6"/>
+    <w:rsid w:val="00165B5A"/>
+    <w:rsid w:val="00167994"/>
+    <w:rsid w:val="001706DB"/>
+    <w:rsid w:val="001750EC"/>
+    <w:rsid w:val="00183966"/>
+    <w:rsid w:val="00186230"/>
+    <w:rsid w:val="00195C2F"/>
+    <w:rsid w:val="001A0E8E"/>
+    <w:rsid w:val="001C55D7"/>
+    <w:rsid w:val="001D0464"/>
+    <w:rsid w:val="001F27B1"/>
+    <w:rsid w:val="001F29D8"/>
+    <w:rsid w:val="001F71B6"/>
+    <w:rsid w:val="0021171D"/>
+    <w:rsid w:val="002209E6"/>
+    <w:rsid w:val="00224406"/>
+    <w:rsid w:val="00225FA4"/>
+    <w:rsid w:val="00242095"/>
+    <w:rsid w:val="00242FE1"/>
+    <w:rsid w:val="00252E1B"/>
+    <w:rsid w:val="00260856"/>
+    <w:rsid w:val="00263B7D"/>
+    <w:rsid w:val="00264D4E"/>
+    <w:rsid w:val="00265B40"/>
+    <w:rsid w:val="00266934"/>
+    <w:rsid w:val="002725AA"/>
+    <w:rsid w:val="00274442"/>
+    <w:rsid w:val="00281B3C"/>
+    <w:rsid w:val="002B0C42"/>
+    <w:rsid w:val="002D466C"/>
+    <w:rsid w:val="002E1138"/>
+    <w:rsid w:val="002F34B3"/>
+    <w:rsid w:val="002F4EA8"/>
+    <w:rsid w:val="0030001D"/>
+    <w:rsid w:val="00303937"/>
+    <w:rsid w:val="00305245"/>
+    <w:rsid w:val="00317ABC"/>
+    <w:rsid w:val="003214C5"/>
+    <w:rsid w:val="00321917"/>
+    <w:rsid w:val="00322543"/>
+    <w:rsid w:val="00335654"/>
+    <w:rsid w:val="003361F9"/>
+    <w:rsid w:val="0038106E"/>
+    <w:rsid w:val="003813B6"/>
+    <w:rsid w:val="003850B3"/>
+    <w:rsid w:val="00387F76"/>
+    <w:rsid w:val="003A7A0D"/>
+    <w:rsid w:val="003B3C9C"/>
+    <w:rsid w:val="003D25A1"/>
+    <w:rsid w:val="003D61EC"/>
+    <w:rsid w:val="003E0C2F"/>
+    <w:rsid w:val="003E39A9"/>
+    <w:rsid w:val="003E3E38"/>
+    <w:rsid w:val="003E78A4"/>
+    <w:rsid w:val="00400242"/>
+    <w:rsid w:val="0040460C"/>
+    <w:rsid w:val="00407709"/>
+    <w:rsid w:val="00420909"/>
+    <w:rsid w:val="00424233"/>
+    <w:rsid w:val="004249C3"/>
+    <w:rsid w:val="00434C01"/>
+    <w:rsid w:val="00436DAA"/>
+    <w:rsid w:val="00437071"/>
+    <w:rsid w:val="00452AB2"/>
+    <w:rsid w:val="0045415B"/>
+    <w:rsid w:val="00457984"/>
+    <w:rsid w:val="00457FFE"/>
+    <w:rsid w:val="0047066F"/>
+    <w:rsid w:val="00473144"/>
+    <w:rsid w:val="004737EB"/>
+    <w:rsid w:val="00475B10"/>
+    <w:rsid w:val="00480776"/>
+    <w:rsid w:val="0048751B"/>
+    <w:rsid w:val="004911AC"/>
+    <w:rsid w:val="004A55F3"/>
+    <w:rsid w:val="004B56C5"/>
+    <w:rsid w:val="004C5E16"/>
+    <w:rsid w:val="004E22FF"/>
+    <w:rsid w:val="004F11CD"/>
+    <w:rsid w:val="004F5BF2"/>
+    <w:rsid w:val="004F6743"/>
+    <w:rsid w:val="00527AF4"/>
+    <w:rsid w:val="00535859"/>
+    <w:rsid w:val="00535D71"/>
+    <w:rsid w:val="005645A5"/>
+    <w:rsid w:val="005736FE"/>
+    <w:rsid w:val="00583DDA"/>
+    <w:rsid w:val="00597A6C"/>
+    <w:rsid w:val="005A5476"/>
+    <w:rsid w:val="005D0669"/>
+    <w:rsid w:val="005D15A7"/>
+    <w:rsid w:val="005D7DC1"/>
+    <w:rsid w:val="005E2C8B"/>
+    <w:rsid w:val="005E331D"/>
+    <w:rsid w:val="005E39CD"/>
+    <w:rsid w:val="005E6979"/>
+    <w:rsid w:val="005F5C85"/>
+    <w:rsid w:val="0062265E"/>
+    <w:rsid w:val="00625A22"/>
+    <w:rsid w:val="0062691E"/>
+    <w:rsid w:val="00645D4E"/>
+    <w:rsid w:val="00652866"/>
+    <w:rsid w:val="00657C1D"/>
+    <w:rsid w:val="00661E00"/>
+    <w:rsid w:val="0067685D"/>
+    <w:rsid w:val="006818BC"/>
+    <w:rsid w:val="00682BDF"/>
+    <w:rsid w:val="00693CA9"/>
+    <w:rsid w:val="006A159C"/>
+    <w:rsid w:val="006A662A"/>
+    <w:rsid w:val="006B3AAA"/>
+    <w:rsid w:val="006B438C"/>
+    <w:rsid w:val="006B6E33"/>
+    <w:rsid w:val="006C3134"/>
+    <w:rsid w:val="006C6795"/>
+    <w:rsid w:val="006D768F"/>
+    <w:rsid w:val="006E7AC6"/>
+    <w:rsid w:val="006F0559"/>
+    <w:rsid w:val="006F5AD7"/>
+    <w:rsid w:val="0070407C"/>
+    <w:rsid w:val="007055B1"/>
+    <w:rsid w:val="00716B9A"/>
+    <w:rsid w:val="007221FF"/>
+    <w:rsid w:val="00723576"/>
+    <w:rsid w:val="00727AEB"/>
+    <w:rsid w:val="0073263E"/>
+    <w:rsid w:val="00740CA4"/>
+    <w:rsid w:val="007759D3"/>
+    <w:rsid w:val="00786FD9"/>
+    <w:rsid w:val="007A45ED"/>
+    <w:rsid w:val="007A502E"/>
+    <w:rsid w:val="007B5413"/>
+    <w:rsid w:val="007D26E2"/>
+    <w:rsid w:val="007D7944"/>
+    <w:rsid w:val="007E0AB6"/>
+    <w:rsid w:val="007E7E1C"/>
+    <w:rsid w:val="007F413D"/>
+    <w:rsid w:val="007F4780"/>
+    <w:rsid w:val="007F6A3F"/>
+    <w:rsid w:val="00813D45"/>
+    <w:rsid w:val="00815FF7"/>
+    <w:rsid w:val="00831246"/>
+    <w:rsid w:val="00831C97"/>
+    <w:rsid w:val="0086630E"/>
+    <w:rsid w:val="008715DA"/>
+    <w:rsid w:val="0089024B"/>
+    <w:rsid w:val="00896FF1"/>
+    <w:rsid w:val="008A27A9"/>
+    <w:rsid w:val="008B1138"/>
+    <w:rsid w:val="008B6F8A"/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:rsid w:val="008C35A9"/>
+    <w:rsid w:val="008D0C91"/>
+    <w:rsid w:val="008D1AAE"/>
+    <w:rsid w:val="008E2142"/>
+    <w:rsid w:val="008F1170"/>
+    <w:rsid w:val="008F49E2"/>
+    <w:rsid w:val="00916FEC"/>
+    <w:rsid w:val="00930197"/>
+    <w:rsid w:val="0093453E"/>
+    <w:rsid w:val="00936818"/>
+    <w:rsid w:val="0094470A"/>
+    <w:rsid w:val="00944747"/>
+    <w:rsid w:val="009470A7"/>
+    <w:rsid w:val="009538EA"/>
+    <w:rsid w:val="009725F3"/>
+    <w:rsid w:val="0098046E"/>
+    <w:rsid w:val="00981C3E"/>
+    <w:rsid w:val="009A78DC"/>
+    <w:rsid w:val="009B2BB0"/>
+    <w:rsid w:val="009C3CBF"/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:rsid w:val="009D31F8"/>
+    <w:rsid w:val="009E44E7"/>
+    <w:rsid w:val="009E557B"/>
+    <w:rsid w:val="009F6714"/>
+    <w:rsid w:val="009F721F"/>
+    <w:rsid w:val="00A02147"/>
+    <w:rsid w:val="00A02A20"/>
+    <w:rsid w:val="00A072FB"/>
+    <w:rsid w:val="00A22B62"/>
+    <w:rsid w:val="00A24AC0"/>
+    <w:rsid w:val="00A31515"/>
+    <w:rsid w:val="00A3762E"/>
+    <w:rsid w:val="00A4123E"/>
+    <w:rsid w:val="00A449E3"/>
+    <w:rsid w:val="00A501BC"/>
+    <w:rsid w:val="00A506C7"/>
+    <w:rsid w:val="00A56FB0"/>
+    <w:rsid w:val="00A57A58"/>
+    <w:rsid w:val="00AA32B5"/>
+    <w:rsid w:val="00AB38D6"/>
+    <w:rsid w:val="00AC6F07"/>
+    <w:rsid w:val="00AD4320"/>
+    <w:rsid w:val="00AD61C5"/>
+    <w:rsid w:val="00AD7C91"/>
+    <w:rsid w:val="00AF70D1"/>
+    <w:rsid w:val="00B0693E"/>
+    <w:rsid w:val="00B1302B"/>
+    <w:rsid w:val="00B2067D"/>
+    <w:rsid w:val="00B442DF"/>
+    <w:rsid w:val="00B665AC"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rsid w:val="00B753FC"/>
+    <w:rsid w:val="00BB04CE"/>
+    <w:rsid w:val="00BB5B8B"/>
+    <w:rsid w:val="00BD1F5D"/>
+    <w:rsid w:val="00BD6A49"/>
+    <w:rsid w:val="00BE07FA"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:rsid w:val="00BF51AD"/>
+    <w:rsid w:val="00C23FB5"/>
+    <w:rsid w:val="00C2664D"/>
+    <w:rsid w:val="00C726C1"/>
+    <w:rsid w:val="00C73202"/>
+    <w:rsid w:val="00C975F7"/>
+    <w:rsid w:val="00CA3BCA"/>
+    <w:rsid w:val="00CA6880"/>
+    <w:rsid w:val="00CA7F1D"/>
+    <w:rsid w:val="00CB4A35"/>
+    <w:rsid w:val="00CD41EE"/>
+    <w:rsid w:val="00CE30D4"/>
+    <w:rsid w:val="00D000C7"/>
+    <w:rsid w:val="00D00A11"/>
+    <w:rsid w:val="00D13C66"/>
+    <w:rsid w:val="00D15A40"/>
+    <w:rsid w:val="00D239C2"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rsid w:val="00D32EF4"/>
+    <w:rsid w:val="00D43CD1"/>
+    <w:rsid w:val="00D468C3"/>
+    <w:rsid w:val="00D46B67"/>
+    <w:rsid w:val="00D542AE"/>
+    <w:rsid w:val="00D81485"/>
+    <w:rsid w:val="00D907EE"/>
+    <w:rsid w:val="00D90D3A"/>
+    <w:rsid w:val="00D93CDF"/>
+    <w:rsid w:val="00D979EE"/>
+    <w:rsid w:val="00DA0BC4"/>
+    <w:rsid w:val="00DA2F63"/>
+    <w:rsid w:val="00DA4E3A"/>
+    <w:rsid w:val="00DC2141"/>
+    <w:rsid w:val="00DC3D7C"/>
+    <w:rsid w:val="00DD57AB"/>
+    <w:rsid w:val="00DF3879"/>
+    <w:rsid w:val="00E03572"/>
+    <w:rsid w:val="00E220EE"/>
+    <w:rsid w:val="00E25C98"/>
+    <w:rsid w:val="00E32EDF"/>
+    <w:rsid w:val="00E33F1F"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rsid w:val="00E35D41"/>
+    <w:rsid w:val="00E43B2E"/>
+    <w:rsid w:val="00E43BC4"/>
+    <w:rsid w:val="00E526BF"/>
+    <w:rsid w:val="00E65FA0"/>
+    <w:rsid w:val="00E66BB1"/>
+    <w:rsid w:val="00E72A1B"/>
+    <w:rsid w:val="00E745FB"/>
+    <w:rsid w:val="00E829EA"/>
+    <w:rsid w:val="00E963F9"/>
+    <w:rsid w:val="00EB3B4D"/>
+    <w:rsid w:val="00ED1080"/>
+    <w:rsid w:val="00ED4F63"/>
+    <w:rsid w:val="00EE4021"/>
+    <w:rsid w:val="00F0414F"/>
+    <w:rsid w:val="00F11608"/>
+    <w:rsid w:val="00F211D5"/>
+    <w:rsid w:val="00F226F1"/>
+    <w:rsid w:val="00F24074"/>
+    <w:rsid w:val="00F33D45"/>
+    <w:rsid w:val="00F60665"/>
+    <w:rsid w:val="00F6781D"/>
+    <w:rsid w:val="00F70FE3"/>
+    <w:rsid w:val="00F8398B"/>
+    <w:rsid w:val="00F86FF1"/>
+    <w:rsid w:val="00F90799"/>
+    <w:rsid w:val="00F950AA"/>
+    <w:rsid w:val="00F96EE6"/>
+    <w:rsid w:val="00FA3A9F"/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rsid w:val="00FB6B27"/>
+    <w:rsid w:val="00FC68D9"/>
+    <w:rsid w:val="00FD436A"/>
+    <w:rsid w:val="00FE2BCD"/>
+    <w:rsid w:val="00FE7C62"/>
+    <w:rsid w:val="00FE7E02"/>
+    <w:rsid w:val="00FF5EDB"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-CH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3DECF999"/>
+  <w15:docId w15:val="{FF25112D-5D25-4CC2-A77A-E219D1ED3E92}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B6F8A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="510"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1021"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1021"/>
+        <w:tab w:val="left" w:pos="1191"/>
+      </w:tabs>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A02147"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="200" w:line="200" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blocktext">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DunkleListe1">
+    <w:name w:val="Dunkle Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="EndnotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
+    <w:name w:val="Endnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Endnotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE7264"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigeListe1">
+    <w:name w:val="Farbige Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigeSchattierung1">
+    <w:name w:val="Farbige Schattierung1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigesRaster1">
+    <w:name w:val="Farbiges Raster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00002231"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00002231"/>
+    <w:rPr>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleListe1">
+    <w:name w:val="Helle Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleListe-Akzent11">
+    <w:name w:val="Helle Liste - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleSchattierung1">
+    <w:name w:val="Helle Schattierung1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleSchattierung-Akzent11">
+    <w:name w:val="Helle Schattierung - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HellesRaster1">
+    <w:name w:val="Helles Raster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HellesRaster-Akzent11">
+    <w:name w:val="Helles Raster - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="210" w:hanging="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0030001D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe11">
+    <w:name w:val="Mittlere Liste 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe1-Akzent11">
+    <w:name w:val="Mittlere Liste 1 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe21">
+    <w:name w:val="Mittlere Liste 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung11">
+    <w:name w:val="Mittlere Schattierung 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung1-Akzent11">
+    <w:name w:val="Mittlere Schattierung 1 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung21">
+    <w:name w:val="Mittlere Schattierung 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung2-Akzent11">
+    <w:name w:val="Mittlere Schattierung 2 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster11">
+    <w:name w:val="Mittleres Raster 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster21">
+    <w:name w:val="Mittleres Raster 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster31">
+    <w:name w:val="Mittleres Raster 31"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NachrichtenkopfZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NachrichtenkopfZchn">
+    <w:name w:val="Nachrichtenkopf Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Nachrichtenkopf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SchwacheHervorhebung">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="19"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SchwacherVerweis">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="31"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleAktuell">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleProfessionell">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00F950AA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellendesign">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
+    <w:name w:val="Textkörper 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
+    <w:name w:val="Textkörper 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
+    <w:name w:val="Textkörper-Einzug 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug3Zchn">
+    <w:name w:val="Textkörper-Einzug 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:link w:val="Textkrper-ErstzeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ErstzeileneinzugZchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug Zchn"/>
+    <w:basedOn w:val="TextkrperZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24074"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="340" w:lineRule="exact"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F24074"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:framePr w:w="4320" w:h="2160" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0030001D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0030001D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:before="340" w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B665AC"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B665AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="630"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="840"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1050"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung1">
+    <w:name w:val="Aufzählung1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung2">
+    <w:name w:val="Aufzählung2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung3">
+    <w:name w:val="Aufzählung3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:ind w:left="227" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:ind w:left="454" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:ind w:left="227" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:ind w:left="454" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:ind w:left="907" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:ind w:left="1134" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="454"/>
+      </w:tabs>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="227"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:ind w:left="907" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:ind w:left="1134" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00183966"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00183966"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SGTabelle1">
+    <w:name w:val="SG Tabelle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007F413D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:beforeAutospacing="0" w:afterLines="0" w:afterAutospacing="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SGTabelle2">
+    <w:name w:val="SG Tabelle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE2BCD"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA3BCA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C35A9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C35A9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C35A9"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00156141"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00457984"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407709"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407709"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407709"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00407709"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407709"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00407709"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1475104608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Daten\Vorlagen\KIG\leeres%20Dokument%20hoch%20KIG.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -853,723 +28017,345 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...652 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100CC061F0B9A6B1C4D9320620CE24843C9" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="b08b613e0c2a848a1a2a135ff744c4bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4518b1b8-13db-44dc-8256-5df8794066c5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce1238c570f2adc026c6e70a10d178a3" ns2:_="">
+    <xsd:import namespace="4518b1b8-13db-44dc-8256-5df8794066c5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4518b1b8-13db-44dc-8256-5df8794066c5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4692D9ED-B573-4AD1-80B1-C23B9C0A2B5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F18644D-6314-4566-91A8-4F44B542892C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4518b1b8-13db-44dc-8256-5df8794066c5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{971D6396-82E4-49AF-B790-478982CC7081}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCBBD4F-7E6E-4151-81CA-855B1DBF1A22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>leeres Dokument hoch KIG.dotx</Template>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Pages>1</Pages>
+  <Words>623</Words>
+  <Characters>3932</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>GEB 2018</vt:lpstr>
+      <vt:lpstr>Antragsformular</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Kanton St. Gallen</Company>
+  <Company>Amt für Soziales</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>erica.roth</dc:creator>
+  <dc:title>Antragsformular</dc:title>
+  <dc:subject>Allgemein</dc:subject>
+  <dc:creator>Leisi Tobias DI-AfSO-KIG</dc:creator>
+  <dc:description>Version 1.1 / 06.02.2011</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Brief</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Korrespondenz">
+    <vt:lpwstr>Brief</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100CC061F0B9A6B1C4D9320620CE24843C9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>25200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_SetDate">
+    <vt:lpwstr>2026-04-23T14:22:45Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_SiteId">
+    <vt:lpwstr>7974a802-0c39-44a8-a940-fa145a6c83c3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_ActionId">
+    <vt:lpwstr>e9207025-69dc-4b89-952d-f679c362c0c1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>