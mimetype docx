--- v0 (2025-10-30)
+++ v1 (2026-05-22)
@@ -1,10378 +1,10548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...355 lines deleted...]
-        <w:spacing w:before="600"/>
+    <w:p w:rsidR="00065E04" w:rsidRDefault="00065E04" w:rsidP="00065E04">
+      <w:r w:rsidRPr="00065E04">
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...7 lines deleted...]
-            <wp:extent cx="2535936" cy="1061304"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7164796D" wp14:editId="0A216ED6">
+            <wp:extent cx="5328285" cy="786765"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="1" name="Grafik 1" descr="Gemeinde M?rschwil"/>
+            <wp:docPr id="492674105" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Gemeinde M?rschwil"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2535936" cy="1061304"/>
+                      <a:ext cx="5328285" cy="786765"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Anrede"/>
-[...6 lines deleted...]
-        <w:t>Gesuch</w:t>
+    </w:p>
+    <w:p w:rsidR="00065E04" w:rsidRPr="00065E04" w:rsidRDefault="00065E04" w:rsidP="00065E04"/>
+    <w:p w:rsidR="003163FF" w:rsidRPr="005D2388" w:rsidRDefault="00101C30" w:rsidP="005D2388">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2388">
+        <w:t>Tagesbetreuung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00AE1B4C" w:rsidRDefault="00EB461C" w:rsidP="00AE1B4C">
+    <w:p w:rsidR="00101C30" w:rsidRPr="00A11989" w:rsidRDefault="00101C30" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00101C30" w:rsidRPr="005D2388" w:rsidRDefault="00101C30" w:rsidP="005D2388">
       <w:pPr>
-        <w:pStyle w:val="Betreff"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA778F">
-        <w:t>um Eignungsbescheinigung</w:t>
+        <w:t xml:space="preserve">Gesuch um </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32ACB" w:rsidRPr="00DA778F">
+        <w:t>Eignungsb</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05A85" w:rsidRPr="00DA778F">
+        <w:t>escheinigung</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2388">
         <w:t xml:space="preserve"> zur Aufnahme </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>von Tageskindern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989"/>
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989"/>
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="0052446C" w:rsidP="00A11989">
       <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve">ie Aufnahme </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B51D7A">
         <w:t xml:space="preserve">von bis zu fünf Tageskindern </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve">bedarf einer </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>Bescheinigung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>einer Behörde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> am Wohnsitz der Tageseltern</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684F65">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C6EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t>Dabei gelten die rechtli</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:softHyphen/>
         <w:t>chen Bestimmungen der eidgenös</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:softHyphen/>
         <w:t xml:space="preserve">sischen Verordnung über die Aufnahme von </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>Pflegekindern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> (SR 211.222.338, abgekürzt PAVO) und der </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009B510D">
         <w:t>kantonalen Verordnung über die Aufnahme von Pflege- und Tages</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00020645">
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009B510D">
         <w:t>pflegekindern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> (sGS 912.3; abge</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11989">
+      <w:r w:rsidR="003163FF" w:rsidRPr="00A11989">
         <w:softHyphen/>
         <w:t xml:space="preserve">kürzt PKV). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989"/>
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989"/>
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989">
       <w:r w:rsidRPr="00A11989">
         <w:t xml:space="preserve">Das vorliegende Gesuchsformular wird von den </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t xml:space="preserve">angehenden </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:t xml:space="preserve">Tageseltern ausgefüllt und unterzeichnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>Es ist der zuständigen Behörde am Wohnsitz der Tagesfamilie vor der be</w:t>
+        <w:t xml:space="preserve">Es ist </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85" w:rsidRPr="00B51D7A">
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidR="009B510D" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> zuständigen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05A85" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> Behörde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> am Wohnsitz der Tagesfamilie</w:t>
+      </w:r>
+      <w:r w:rsidR="0052446C" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> vor der be</w:t>
+      </w:r>
+      <w:r w:rsidR="00020645">
         <w:softHyphen/>
       </w:r>
+      <w:r w:rsidR="0052446C" w:rsidRPr="00B51D7A">
+        <w:t>absichtigten Aufnahme von Tageskindern</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>absichtigten Aufnahme von Tageskindern einzu</w:t>
+        <w:t xml:space="preserve"> einzu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:softHyphen/>
         <w:t>rei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51D7A">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008A079F" w:rsidRPr="00B51D7A">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>ung schriftlich geregelt werden.</w:t>
+        <w:t xml:space="preserve">chen. Bei der </w:t>
+      </w:r>
+      <w:r w:rsidR="003927E3" w:rsidRPr="00B51D7A">
+        <w:t>geplanten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> Aufnahme </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05A85" w:rsidRPr="00B51D7A">
+        <w:t>von Tageskindern</w:t>
+      </w:r>
+      <w:r w:rsidR="00F946DF" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> ist </w:t>
+      </w:r>
+      <w:r w:rsidR="003927E3" w:rsidRPr="00B51D7A">
+        <w:t>rechtzeitig im Voraus ein Gesuch zu stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>. In einem separaten Ta</w:t>
+      </w:r>
+      <w:r w:rsidR="008A079F" w:rsidRPr="00B51D7A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>ges</w:t>
+      </w:r>
+      <w:r w:rsidR="008A079F" w:rsidRPr="00B51D7A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>betreuungsvertrag</w:t>
+      </w:r>
+      <w:r w:rsidR="003927E3" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> mit den Eltern der betreuten Kinder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003927E3" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve">können </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>die Einzelheiten der Betreu</w:t>
+      </w:r>
+      <w:r w:rsidR="00020645">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>ung schriftlich geregelt</w:t>
+      </w:r>
+      <w:r w:rsidR="003927E3" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="003E6B28" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989"/>
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989"/>
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="003E6B28" w:rsidRDefault="00F05A85" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Gesuchstellende</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8530" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2905"/>
         <w:gridCol w:w="2745"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="007054D9" w:rsidTr="004F431D">
+      <w:tr w:rsidR="007054D9" w:rsidRPr="007054D9" w:rsidTr="0052446C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="007054D9" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="007054D9" w:rsidRPr="007054D9" w:rsidRDefault="007054D9" w:rsidP="007054D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="007054D9" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="007054D9" w:rsidRPr="007054D9" w:rsidRDefault="00F05A85" w:rsidP="007054D9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Gesuchstellerin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="007054D9" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="007054D9" w:rsidRPr="007054D9" w:rsidRDefault="00F05A85" w:rsidP="007054D9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Gesuchsteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text25"/>
+            <w:bookmarkStart w:id="0" w:name="Text25"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="65"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bürgerort/Heimatstaat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text24"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text24"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Zivilstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text23"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Konfession</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text22"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ausbildung / Beruf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="4" w:name="Text21"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0052446C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="007B38A9" w:rsidP="00A11989">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11989">
-[...3 lines deleted...]
-              <w:t>Bürgerort/Heimatstaat</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xternes Arbeitspensum </w:t>
+            </w:r>
+            <w:r w:rsidR="008A079F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>der Betreuungsperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text24"/>
+                  <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text24"/>
+            <w:bookmarkStart w:id="5" w:name="Text20"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
-[...839 lines deleted...]
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="240" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Telefon / Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00AC08C7" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="003E6B28">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="003E6B28" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="0052446C" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="003E6B28" w:rsidRPr="0052446C" w:rsidRDefault="003E6B28" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nationalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="003E6B28" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...45 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="003E6B28" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00AC08C7" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="003E6B28" w:rsidRPr="00AC08C7" w:rsidRDefault="007D1F23" w:rsidP="00A11989">
             <w:pPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1F23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Wenn keine CH-Nationalität, welche Aufenthaltsbewilligung?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="003E6B28" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="003E6B28">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...45 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E6B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052446C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0052446C">
+            <w:r w:rsidR="003E6B28" w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052446C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="005D2388" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="003163FF" w:rsidRPr="00A11989" w:rsidRDefault="003163FF" w:rsidP="00A11989">
+      <w:r w:rsidRPr="00A11989">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="005D2388" w:rsidRDefault="009B1AA0" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2388">
         <w:t xml:space="preserve">Kinder der </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>Gesuchstellenden</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1596"/>
         <w:gridCol w:w="2364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-70" w:firstLine="70"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>wohnhaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>geboren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>besondere Betreuungsaspekte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text68"/>
+            <w:bookmarkStart w:id="6" w:name="Text68"/>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="005D2388" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="0062691E" w:rsidRPr="00A11989" w:rsidRDefault="0062691E" w:rsidP="00A11989"/>
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989"/>
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="005D2388" w:rsidRDefault="0052446C" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>Weitere Kinder, die bereits in der Familie betreut werden (Dauerbetreuung, Wochenend- und Ferienbetreuung, Tagesbetreuung)</w:t>
+        <w:t>Weitere K</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1AA0" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve">inder, die bereits in der </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05A85" w:rsidRPr="00B51D7A">
+        <w:t>Familie</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1AA0" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> betreut werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> (Dauerbetreuung, Wochenend- und Ferienbetreuung, Tagesbetreuung)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1806"/>
         <w:gridCol w:w="1596"/>
         <w:gridCol w:w="2364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>in der Familie seit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>geboren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Welche Betreuung /besondere Betreuungsaspekte</w:t>
+              <w:t>Welche Betreuung /</w:t>
+            </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>besondere Betreuungsaspekte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="00EB461C">
+      <w:tr w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="009B1AA0" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="005D2388" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="009B1AA0" w:rsidRPr="00A11989" w:rsidRDefault="009B1AA0" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00664742" w:rsidRPr="005D2388" w:rsidRDefault="00664742" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2388">
         <w:t xml:space="preserve">Weitere in der </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>Familie</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2388">
         <w:t xml:space="preserve"> wohnende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51D7A">
+      <w:r w:rsidR="00977F8B" w:rsidRPr="00B51D7A">
         <w:t>erwachsene</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00977F8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2388">
         <w:t>Personen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8530" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="3710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="008A079F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">geboren </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1138"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-1138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="007B38A9" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>n der Tagesfamilie seit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Verwandtschaftsgrad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8530" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="3710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">geboren </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F900A6" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1138"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-1138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="007B38A9" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A11989">
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>n der Tagesfamilie seit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00664742" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Verwandtschaftsgrad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="00664742" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00A11989">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00664742" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EB461C" w:rsidRPr="005D2388" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="00472D61" w:rsidRPr="00A11989" w:rsidRDefault="00472D61" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00472D61" w:rsidRPr="00A11989" w:rsidRDefault="00472D61" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00472D61" w:rsidRPr="005D2388" w:rsidRDefault="00472D61" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2388">
         <w:t>Wohnsituation und Wohnumgebung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="0011068F" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB461C" w:rsidRPr="00A11989" w:rsidRDefault="00EB461C" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="00EB461C"/>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00472D61" w:rsidRPr="00A11989" w:rsidRDefault="00472D61" w:rsidP="00A11989">
+      <w:r w:rsidRPr="00A11989">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00AA551D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="851"/>
+          <w:tab w:val="clear" w:pos="1021"/>
+          <w:tab w:val="clear" w:pos="1191"/>
+        </w:tabs>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>Anzahl Tagespflegekinder, die Sie aufnehmen möchten</w:t>
+        <w:t>Anzahl Tages</w:t>
+      </w:r>
+      <w:r w:rsidR="0066542D" w:rsidRPr="00B51D7A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>flegekinder, die Sie aufnehmen möchten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8431" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3100"/>
         <w:gridCol w:w="5331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00AA551D" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00AA551D" w:rsidRPr="00AA551D" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Anzahl Kinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5331" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00F900A6" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B51D7A">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00B51D7A">
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00AA551D" w:rsidRDefault="00AA551D" w:rsidP="00AA551D">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00AA551D" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00927D9F" w:rsidRPr="00AA551D" w:rsidRDefault="00927D9F" w:rsidP="00AA551D">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00AA551D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>Falls Sie mit einem Tagesfamilienverein zusammenarbeiten oder zusammenarbeiten möchten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3932"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-70"/>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:t>Adresse des Vereins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:t>Kontaktperson mit Telefonnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00306E06" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00AA551D" w:rsidRPr="00306E06" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00F900A6" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...39 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-57"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-70"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00AA551D" w:rsidRDefault="00F900A6" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B51D7A">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00B51D7A">
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B51D7A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="00EB461C" w:rsidP="007D1C97">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="007D1F23" w:rsidRPr="007D1F23" w:rsidRDefault="007D1F23" w:rsidP="007D1F23">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="005D2388" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="007D1F23" w:rsidRDefault="007D1F23" w:rsidP="007D1F23"/>
+    <w:p w:rsidR="00472D61" w:rsidRPr="005D2388" w:rsidRDefault="00472D61" w:rsidP="005D2388">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="260"/>
+      </w:pPr>
       <w:r w:rsidRPr="005D2388">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Beweggründe zur Aufnahme </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F05A85">
         <w:t>von Tageskindern</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="0011068F" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C"/>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="005D2388" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="0011068F" w:rsidRDefault="0011068F" w:rsidP="0011068F"/>
+    <w:p w:rsidR="0011068F" w:rsidRDefault="0011068F" w:rsidP="0011068F"/>
+    <w:p w:rsidR="00472D61" w:rsidRPr="005D2388" w:rsidRDefault="00472D61" w:rsidP="005D2388">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2388">
         <w:t>Erziehungsvorstellungen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00042102">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51D7A">
-        <w:t>Umgang mit Medien</w:t>
+      <w:r w:rsidR="00042102" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve">Umgang mit </w:t>
+      </w:r>
+      <w:r w:rsidR="0052446C" w:rsidRPr="00B51D7A">
+        <w:t>Medien</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="0011068F" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="0011068F" w:rsidRPr="00A11989" w:rsidRDefault="0011068F" w:rsidP="0011068F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00DD7BE6" w:rsidRPr="00B51D7A" w:rsidRDefault="00DD7BE6" w:rsidP="00DD7BE6">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>Unfälle und Erkrankungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00101C30" w:rsidRPr="00B51D7A" w:rsidRDefault="00101C30" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>Litt oder leidet die Gesuchstellerin / der Gesuchsteller an einer physischen, psychischen oder psy</w:t>
+        <w:t xml:space="preserve">Litt oder leidet die Gesuchstellerin / </w:t>
+      </w:r>
+      <w:r w:rsidR="00465C08" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve">der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>Gesuchsteller an einer physischen, psychischen oder psy</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:softHyphen/>
         <w:t>chosomatischen Krankheit, welche die Aufnahme eines Tageskindes beein</w:t>
       </w:r>
+      <w:r w:rsidR="00465C08" w:rsidRPr="00B51D7A">
+        <w:softHyphen/>
+      </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:softHyphen/>
         <w:t>träch</w:t>
       </w:r>
+      <w:r w:rsidR="00465C08" w:rsidRPr="00B51D7A">
+        <w:softHyphen/>
+      </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:softHyphen/>
         <w:t>ti</w:t>
       </w:r>
+      <w:r w:rsidR="00465C08" w:rsidRPr="00B51D7A">
+        <w:softHyphen/>
+      </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:softHyphen/>
         <w:t>gen könnte?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00101C30" w:rsidRPr="00B51D7A" w:rsidRDefault="00101C30" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRPr="00B51D7A" w:rsidRDefault="00A11989" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t xml:space="preserve">Ja </w:t>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00F946DF" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F900A6" w:rsidRPr="00B51D7A">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002C5F60" w:rsidRPr="00B51D7A">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON Voll </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C5F60" w:rsidRPr="00B51D7A">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00F900A6" w:rsidRPr="00B51D7A">
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F900A6" w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MACROBUTTON Voll </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00B51D7A">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B51D7A">
+      <w:r w:rsidR="00F900A6" w:rsidRPr="00B51D7A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>(zutreffendes bitte ankreuzen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00101C30" w:rsidRPr="00B51D7A" w:rsidRDefault="00101C30" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00175FC4" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00101C30" w:rsidRPr="00175FC4" w:rsidRDefault="00101C30" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>Wenn ja, bitte nähere Beschreibung und ärztliches Zeugnis beilegen:</w:t>
+        <w:t>Wenn ja, bitte nähere Beschreibung</w:t>
+      </w:r>
+      <w:r w:rsidR="00496DBF" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> und ärztliches Zeugnis beilegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00175FC4" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRPr="00175FC4" w:rsidRDefault="00A11989" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00F900A6" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidR="00C50181" w:rsidRPr="00A11989">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007054D9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A11989">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidTr="003006AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidRDefault="00020645" w:rsidP="003006AE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidTr="003006AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidRDefault="00020645" w:rsidP="003006AE">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidTr="0008690D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C50181" w:rsidRPr="00A11989" w:rsidRDefault="00C50181" w:rsidP="00C32BF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00927D9F" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2420"/>
+          <w:tab w:val="left" w:pos="2860"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC08C7" w:rsidRDefault="00AC08C7" w:rsidP="00A11989">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2420"/>
+          <w:tab w:val="left" w:pos="2860"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C5F60" w:rsidRPr="00B51D7A" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Weitere Bemerkungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00927D9F" w:rsidRPr="00B51D7A" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00927D9F" w:rsidRPr="00B51D7A" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>Gibt es Informationen, die der Behörde zur Beurteilung Ihres Gesuchs noch bekannt sein müssten (frühere behördliche Massnahmen, laufende Verfahren, o.Ä.)?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B51D7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000467A5">
+      <w:r w:rsidR="00B51D7A" w:rsidRPr="000467A5">
         <w:t>Entsprechende Unterlagen sind diesem Gesuch beizulegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00927D9F" w:rsidRDefault="00927D9F" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00927D9F" w:rsidRPr="00A11989" w:rsidRDefault="00927D9F" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidRDefault="00020645" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidTr="00927D9F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00020645" w:rsidRPr="00A11989" w:rsidRDefault="00020645" w:rsidP="00927D9F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007D1C97" w:rsidRPr="006C7159" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00020645" w:rsidRDefault="00020645">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD7BE6" w:rsidRPr="006C7159" w:rsidRDefault="00DD7BE6" w:rsidP="00DD7BE6">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="260"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006C7159">
         <w:t xml:space="preserve">Bestätigung der Gesuchstellerin </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="006C7159">
         <w:t>des Gesuchs</w:t>
       </w:r>
       <w:r>
         <w:t>tellers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRPr="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989">
       <w:r w:rsidRPr="00A11989">
         <w:t>Ich bestätige ausdrücklich, dass diese Angaben der Wahrheit entsprechen und der</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005474D2">
         <w:t xml:space="preserve"> Gemeinde</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00465C08">
         <w:t>____________________________</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50181">
         <w:rPr>
           <w:i/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>(Wohngemeinde angeben)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:t xml:space="preserve"> mitgeteilt werden dürfen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="007D1C97"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRPr="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00A11989" w:rsidRPr="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989"/>
+    <w:p w:rsidR="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
         <w:ind w:left="4065" w:hanging="4065"/>
       </w:pPr>
       <w:r w:rsidRPr="00A11989">
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:tab/>
         <w:t xml:space="preserve">Unterschrift der Gesuchstellerin / </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A11989">
         <w:t>des Gesuchstellers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00465C08" w:rsidRPr="00A11989" w:rsidRDefault="00465C08" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
         <w:ind w:left="4065" w:hanging="4065"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00A11989" w:rsidRPr="00A11989" w:rsidRDefault="00A11989" w:rsidP="00A11989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidTr="004F431D">
+      <w:tr w:rsidR="00E04C3C" w:rsidRPr="00A11989" w:rsidTr="00465C08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00E04C3C" w:rsidRPr="00A11989" w:rsidRDefault="00E04C3C" w:rsidP="00C32BF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00E04C3C" w:rsidRPr="00A11989" w:rsidRDefault="00E04C3C" w:rsidP="00C32BF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D1C97" w:rsidRPr="00A11989" w:rsidRDefault="007D1C97" w:rsidP="004F431D">
+          <w:p w:rsidR="00E04C3C" w:rsidRPr="00A11989" w:rsidRDefault="00E04C3C" w:rsidP="00C32BF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00472D61" w:rsidRDefault="00472D61" w:rsidP="00E04C3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00F946DF" w:rsidRDefault="00F946DF" w:rsidP="00E04C3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00F946DF" w:rsidRPr="00B51D7A" w:rsidRDefault="00F946DF" w:rsidP="00F946DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000467A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Dem Gesuch sind aktuelle Strafregisterauszüge</w:t>
+        <w:t xml:space="preserve">Dem Gesuch sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51D7A" w:rsidRPr="000467A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktuelle </w:t>
       </w:r>
       <w:r w:rsidRPr="000467A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Strafregisterauszüge</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51D7A" w:rsidRPr="000467A5">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="000467A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000467A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>aller im Haushalt lebenden erwachsenen Personen, welche sich gleichzeitig mit dem Tageskind im Haushalt aufhalten, beizulegen.</w:t>
+        <w:t>aller im Haushalt lebenden erwachsenen Personen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51D7A" w:rsidRPr="000467A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, welche sich gleichzeitig mit dem Tageskind im Haushalt aufhalten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000467A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beizulegen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00F946DF" w:rsidRPr="00B51D7A" w:rsidRDefault="00F946DF" w:rsidP="00F946DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00F946DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5216"/>
           <w:tab w:val="decimal" w:pos="7938"/>
           <w:tab w:val="right" w:pos="9299"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRPr="00B51D7A" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00AA551D" w:rsidRPr="00B51D7A" w:rsidRDefault="00AA551D" w:rsidP="00E04C3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>Allfällige weitere Beilagen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="007D1F23" w:rsidRDefault="00AA551D" w:rsidP="007D1F23">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>Ärztliches Attest (im Original)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="007D1F23" w:rsidRDefault="00927D9F" w:rsidP="007D1F23">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2420"/>
           <w:tab w:val="left" w:pos="2860"/>
           <w:tab w:val="left" w:pos="4070"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B51D7A">
         <w:t>ev</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AC08C7">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51D7A">
-        <w:t>. bereits vorhandene Eignungsberichte oder Berichte einer KESB</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA551D" w:rsidRPr="00B51D7A">
+        <w:t xml:space="preserve">ereits vorhandene Eignungsberichte oder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51D7A">
+        <w:t>Berichte einer KESB</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="007D1F23" w:rsidSect="00E04C3C">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1814" w:bottom="1134" w:left="1701" w:header="510" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F064F5" w:rsidRDefault="00F064F5" w:rsidP="00120899">
+    <w:p w:rsidR="00EC5721" w:rsidRDefault="00EC5721" w:rsidP="00F950AA">
       <w:pPr>
-        <w:pStyle w:val="Text12ptnach"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F064F5" w:rsidRDefault="00F064F5" w:rsidP="00120899">
+    <w:p w:rsidR="00EC5721" w:rsidRDefault="00EC5721" w:rsidP="00F950AA">
       <w:pPr>
-        <w:pStyle w:val="Text12ptnach"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Frutiger LT 45 Light">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00120899" w:rsidRPr="00835066" w:rsidRDefault="00120899">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00927D9F" w:rsidRDefault="00934D03">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00835066">
-[...5 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="11339C3A" wp14:editId="6B54BBF0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6480810</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10153015</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="756285" cy="360045"/>
+              <wp:effectExtent l="3810" t="0" r="1905" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="40899804" name="Text Box 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="756285" cy="360045"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00927D9F" w:rsidRDefault="00F900A6" w:rsidP="009D31F8">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve"> IF </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="007D1F23">
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>5</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="007D1F23">
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>5</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:fldSimple w:instr=" NUMPAGES  \* Arabic \* MERGEFORMAT ">
+                            <w:r w:rsidR="00904BF3">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:instrText>5</w:instrText>
+                            </w:r>
+                          </w:fldSimple>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve">" "" </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>2</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10" w:rsidRPr="008E2142">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>6</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10" w:rsidDel="00E80C4D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>55</w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3" w:rsidRPr="008E2142">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="11339C3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:510.3pt;margin-top:799.45pt;width:59.55pt;height:28.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGy6ny3gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJlqww4hRdiw4D&#10;ugvQ7QNkWYqN2aJGKrGzrx8lp0m2vhV7EURSPjznkF5fj30n9gapBVfK+SyXwjgNdeu2pfzx/f7N&#10;lRQUlKtVB86U8mBIXm9ev1oPvjALaKCrDQoGcVQMvpRNCL7IMtKN6RXNwBvHRQvYq8AhbrMa1cDo&#10;fZct8nyVDYC1R9CGiLN3U1FuEr61Roev1pIJoislcwvpxHRW8cw2a1VsUfmm1Uca6gUsetU6bnqC&#10;ulNBiR22z6D6ViMQ2DDT0GdgbatN0sBq5vk/ah4b5U3SwuaQP9lE/w9Wf9k/+m8owvgBRh5gEkH+&#10;AfRPEg5uG+W25oY8Gxmr5xQiDI1RNXOZRxezwVNxRIvuU0ERtxo+Q81zV7sACXu02EejWLrghjyT&#10;w2kOZgxCc/L9crW4WkqhufR2lefvlqmDKp4+9kjho4FexEspkdklcLV/oBDJqOLpSezl4L7tujTq&#10;zv2V4Icxk8hHvhPzMFYjv44iKqgPLANh2hzedL40gL+lGHhrSkm/dgqNFN0nx1ZEtnHNLgO8DKrL&#10;QDnNUKUMUkzX2zCt5s5ju22S4xPdG7bPtknamdWRN29GUnzc4rh6l3F6df7XNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAh28bF5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1&#10;VmxCE0iIg6qitoeeCqjq0YmXJDS2o9hA+Psup/Y2o32ancnXo+nYGQffOithNhXA0FZOt7aWsN+9&#10;Pi6B+aCsVp2zKOGKHtbF/V2uMu0u9hPP21AzCrE+UxKaEPqMc181aJSfuh4t3Q5uMCqQHWquB3Wh&#10;cNPxSIiEG9Va+tCoHl8arH62JyPhWF7fo73ffBzD0/ywC1+L781bKeXDZHxeAQs4hj8YbvWpOhTU&#10;qXQnqz3ryItIJMSSitNlCuzGzObpAlhJKonjBHiR8/87il8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEABsup8t4BAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAIdvGxeQAAAAPAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="00927D9F" w:rsidRDefault="00F900A6" w:rsidP="009D31F8">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve"> IF </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="007D1F23">
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>5</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="007D1F23">
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>5</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:fldSimple w:instr=" NUMPAGES  \* Arabic \* MERGEFORMAT ">
+                      <w:r w:rsidR="00904BF3">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:instrText>5</w:instrText>
+                      </w:r>
+                    </w:fldSimple>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve">" "" </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>2</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10" w:rsidRPr="008E2142">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>6</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10" w:rsidDel="00E80C4D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>55</w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3" w:rsidRPr="008E2142">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00835066">
-[...30 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:r w:rsidR="00927D9F">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00120899" w:rsidRDefault="00120899">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00927D9F" w:rsidRDefault="00934D03">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="03FD089C" wp14:editId="51F41CF4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6480810</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10153015</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="756285" cy="360045"/>
+              <wp:effectExtent l="3810" t="0" r="1905" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2109939137" name="Text Box 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="756285" cy="360045"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00927D9F" w:rsidRDefault="00F900A6" w:rsidP="009D31F8">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve"> IF </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="007D1F23">
+                            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>5</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="007D1F23">
+                            <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>1</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:fldSimple w:instr=" NUMPAGES  \* Arabic \* MERGEFORMAT ">
+                            <w:r w:rsidR="00904BF3">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:instrText>5</w:instrText>
+                            </w:r>
+                          </w:fldSimple>
+                          <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                            <w:instrText xml:space="preserve">" "" </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>1</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10" w:rsidRPr="008E2142">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>/</w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="001F7F10">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:instrText>6</w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3" w:rsidRPr="008E2142">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00904BF3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008E2142">
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="03FD089C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:510.3pt;margin-top:799.45pt;width:59.55pt;height:28.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV7h7c4QEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJlqww4hRdiw4D&#10;ugvQ7QMUWY6F2aJGKrGzrx8lu0m2vhV7EURSPjyHPF5fD10rDgbJgivlfJZLYZyGyrpdKX98v39z&#10;JQUF5SrVgjOlPBqS15vXr9a9L8wCGmgrg4JBHBW9L2UTgi+yjHRjOkUz8MZxsQbsVOAQd1mFqmf0&#10;rs0Web7KesDKI2hDxNm7sSg3Cb+ujQ5f65pMEG0pmVtIJ6ZzG89ss1bFDpVvrJ5oqBew6JR13PQE&#10;daeCEnu0z6A6qxEI6jDT0GVQ11abpIHVzPN/1Dw2ypukhYdD/jQm+n+w+svh0X9DEYYPMPACkwjy&#10;D6B/knBw2yi3MzfkeZCxek4hQt8YVTGXeZxi1nsqJrQ4fSoo4m77z1Dx3tU+QMIeauzioFi64Ia8&#10;k+NpD2YIQnPy/XK1uFpKobn0dpXn75apgyqePvZI4aOBTsRLKZHZJXB1eKAQyaji6Uns5eDetm1a&#10;dev+SvDDmEnkI9+ReRi2g7DVpCxq2UJ1ZDUIo4HY8HxpAH9L0bN5Skm/9gqNFO0nxxOJpKPbLgO8&#10;DLaXgXKaoUoZpBivt2F06N6j3TXcaVyLgxueYm2TwjOriT4bJAmfzBwdeBmnV+dfbvMHAAD//wMA&#10;UEsDBBQABgAIAAAAIQAh28bF5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1VmxCE0iIg6qitoeeCqjq0YmXJDS2o9hA+Psup/Y2o32ancnXo+nYGQffOithNhXA0FZOt7aW&#10;sN+9Pi6B+aCsVp2zKOGKHtbF/V2uMu0u9hPP21AzCrE+UxKaEPqMc181aJSfuh4t3Q5uMCqQHWqu&#10;B3WhcNPxSIiEG9Va+tCoHl8arH62JyPhWF7fo73ffBzD0/ywC1+L781bKeXDZHxeAQs4hj8YbvWp&#10;OhTUqXQnqz3ryItIJMSSitNlCuzGzObpAlhJKonjBHiR8/87il8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVe4e3OEBAAC6AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIdvGxeQAAAAPAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <v:textbox inset="1mm,1mm,1mm,1mm">
+                <w:txbxContent>
+                  <w:p w:rsidR="00927D9F" w:rsidRDefault="00F900A6" w:rsidP="009D31F8">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve"> IF </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="007D1F23">
+                      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>5</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve"> &gt; 1  "</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="007D1F23">
+                      <w:instrText xml:space="preserve"> PAGE  \* Arabic \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>1</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:fldSimple w:instr=" NUMPAGES  \* Arabic \* MERGEFORMAT ">
+                      <w:r w:rsidR="00904BF3">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:instrText>5</w:instrText>
+                      </w:r>
+                    </w:fldSimple>
+                    <w:r w:rsidR="00927D9F" w:rsidRPr="008E2142">
+                      <w:instrText xml:space="preserve">" "" </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>1</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10" w:rsidRPr="008E2142">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>/</w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="001F7F10">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:instrText>6</w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3" w:rsidRPr="008E2142">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00904BF3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008E2142">
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00927D9F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F064F5" w:rsidRDefault="00F064F5" w:rsidP="00120899">
+    <w:p w:rsidR="00EC5721" w:rsidRDefault="00EC5721" w:rsidP="00F950AA">
       <w:pPr>
-        <w:pStyle w:val="Text12ptnach"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F064F5" w:rsidRDefault="00F064F5" w:rsidP="00120899">
+    <w:p w:rsidR="00EC5721" w:rsidRDefault="00EC5721" w:rsidP="00F950AA">
       <w:pPr>
-        <w:pStyle w:val="Text12ptnach"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00EB461C" w:rsidRDefault="00EB461C" w:rsidP="00EB461C">
+    <w:p w:rsidR="00F900A6" w:rsidRDefault="00684F65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C6EDA">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:t>Für die Aufnahme von mehr als fünf Tageskindern gelten andere rechtliche Grundlagen. Zu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6EDA">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:ind w:left="227" w:hanging="227"/>
+        <w:softHyphen/>
+        <w:t>ständig für die Bewilligung ist das Amt für Soziales. Die dazu erforderlichen Gesu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6EDA">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...231 lines deleted...]
-      </w:pPr>
+        <w:softHyphen/>
+        <w:t>che sind dem Amt für Soziales des Kantons St.Gallen einzureichen.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="007D1C97" w:rsidRDefault="007D1C97" w:rsidP="007D1C97">
+    <w:p w:rsidR="00F900A6" w:rsidRDefault="007D1F23">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1F23">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684F65">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684F65">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007D1F23">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Nicht älter als drei Monate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...77 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB8E8F5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="064CDAF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C55CDDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECB46A6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="179ABD16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA8E041C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CF4FB80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0F6BAE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listennummer"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C803088"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DE83442"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="523E8850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="berschrift4"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift5"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift6"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift7"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="berschrift9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2494028B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F498FC4E"/>
     <w:lvl w:ilvl="0" w:tplc="B5945C4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2775" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10440,301 +10610,1093 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F96F79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0D4CFD0"/>
+    <w:lvl w:ilvl="0" w:tplc="67268F44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67044BD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF9670BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="454"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlung3"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="681"/>
+        </w:tabs>
+        <w:ind w:left="681" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="908"/>
+        </w:tabs>
+        <w:ind w:left="908" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1135"/>
+        </w:tabs>
+        <w:ind w:left="1135" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1362"/>
+        </w:tabs>
+        <w:ind w:left="1362" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1589"/>
+        </w:tabs>
+        <w:ind w:left="1589" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1816"/>
+        </w:tabs>
+        <w:ind w:left="1816" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2043"/>
+        </w:tabs>
+        <w:ind w:left="2043" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A7156E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CECCAC6"/>
+    <w:lvl w:ilvl="0" w:tplc="B64E52E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2057584941">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1366103563">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="78797948">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="781802391">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="951204974">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="979110110">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1479884680">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1425610980">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1899323111">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="10" w16cid:durableId="1696270473">
+    <w:abstractNumId w:val="9"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="1573201440">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1641764114">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1677340275">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1021979847">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1306861703">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="879246867">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1927685722">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="915362899">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...4 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="9" w:dllVersion="512" w:checkStyle="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="680"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00963BAE"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00F7048E"/>
+    <w:rsidRoot w:val="009B1AA0"/>
+    <w:rsid w:val="00002231"/>
+    <w:rsid w:val="000138B8"/>
+    <w:rsid w:val="00020645"/>
+    <w:rsid w:val="00020F17"/>
+    <w:rsid w:val="000250C8"/>
+    <w:rsid w:val="00042102"/>
+    <w:rsid w:val="00043B4C"/>
+    <w:rsid w:val="000467A5"/>
+    <w:rsid w:val="00065E04"/>
+    <w:rsid w:val="00080AC1"/>
+    <w:rsid w:val="0008690D"/>
+    <w:rsid w:val="000941EC"/>
+    <w:rsid w:val="00094AB5"/>
+    <w:rsid w:val="000A131B"/>
+    <w:rsid w:val="000B296E"/>
+    <w:rsid w:val="000B79B0"/>
+    <w:rsid w:val="000B7BFB"/>
+    <w:rsid w:val="000D0484"/>
+    <w:rsid w:val="000D768F"/>
+    <w:rsid w:val="000D7DF3"/>
+    <w:rsid w:val="000E061D"/>
+    <w:rsid w:val="000E0F92"/>
+    <w:rsid w:val="000E7EAA"/>
+    <w:rsid w:val="000F3735"/>
+    <w:rsid w:val="00101C30"/>
+    <w:rsid w:val="001022B8"/>
+    <w:rsid w:val="001100EE"/>
+    <w:rsid w:val="0011068F"/>
+    <w:rsid w:val="001153DF"/>
+    <w:rsid w:val="001275FC"/>
+    <w:rsid w:val="001308E5"/>
+    <w:rsid w:val="00147B8D"/>
+    <w:rsid w:val="00150E09"/>
+    <w:rsid w:val="001577CA"/>
+    <w:rsid w:val="00157F5A"/>
+    <w:rsid w:val="00163CA6"/>
+    <w:rsid w:val="00167994"/>
+    <w:rsid w:val="001706DB"/>
+    <w:rsid w:val="001750EC"/>
+    <w:rsid w:val="00175FC4"/>
+    <w:rsid w:val="00183966"/>
+    <w:rsid w:val="00186230"/>
+    <w:rsid w:val="00195C2F"/>
+    <w:rsid w:val="001A0E8E"/>
+    <w:rsid w:val="001B121B"/>
+    <w:rsid w:val="001C55D7"/>
+    <w:rsid w:val="001D0464"/>
+    <w:rsid w:val="001E4E57"/>
+    <w:rsid w:val="001F27B1"/>
+    <w:rsid w:val="001F29D8"/>
+    <w:rsid w:val="001F71B6"/>
+    <w:rsid w:val="001F7F10"/>
+    <w:rsid w:val="0021171D"/>
+    <w:rsid w:val="002209E6"/>
+    <w:rsid w:val="00224406"/>
+    <w:rsid w:val="00225FA4"/>
+    <w:rsid w:val="00231A2A"/>
+    <w:rsid w:val="00242095"/>
+    <w:rsid w:val="00242FE1"/>
+    <w:rsid w:val="00252E1B"/>
+    <w:rsid w:val="00260856"/>
+    <w:rsid w:val="00264D4E"/>
+    <w:rsid w:val="00266934"/>
+    <w:rsid w:val="002725AA"/>
+    <w:rsid w:val="00274442"/>
+    <w:rsid w:val="00281B3C"/>
+    <w:rsid w:val="002B0C42"/>
+    <w:rsid w:val="002C5F60"/>
+    <w:rsid w:val="002C7CAD"/>
+    <w:rsid w:val="002D62A4"/>
+    <w:rsid w:val="002E1138"/>
+    <w:rsid w:val="002F34B3"/>
+    <w:rsid w:val="002F4EA8"/>
+    <w:rsid w:val="002F5F2C"/>
+    <w:rsid w:val="0030001D"/>
+    <w:rsid w:val="00305245"/>
+    <w:rsid w:val="003163FF"/>
+    <w:rsid w:val="00316923"/>
+    <w:rsid w:val="00317ABC"/>
+    <w:rsid w:val="003214C5"/>
+    <w:rsid w:val="00321917"/>
+    <w:rsid w:val="00322543"/>
+    <w:rsid w:val="00324DD4"/>
+    <w:rsid w:val="00335654"/>
+    <w:rsid w:val="003361F9"/>
+    <w:rsid w:val="00357799"/>
+    <w:rsid w:val="00366280"/>
+    <w:rsid w:val="00372069"/>
+    <w:rsid w:val="0038106E"/>
+    <w:rsid w:val="003813B6"/>
+    <w:rsid w:val="00387F76"/>
+    <w:rsid w:val="003927E3"/>
+    <w:rsid w:val="00396073"/>
+    <w:rsid w:val="003A7A0D"/>
+    <w:rsid w:val="003B06DD"/>
+    <w:rsid w:val="003B3C9C"/>
+    <w:rsid w:val="003B4B3E"/>
+    <w:rsid w:val="003C1155"/>
+    <w:rsid w:val="003D25A1"/>
+    <w:rsid w:val="003D61EC"/>
+    <w:rsid w:val="003E0C2F"/>
+    <w:rsid w:val="003E39A9"/>
+    <w:rsid w:val="003E6B28"/>
+    <w:rsid w:val="003E78A4"/>
+    <w:rsid w:val="003E7F00"/>
+    <w:rsid w:val="00400242"/>
+    <w:rsid w:val="0040460C"/>
+    <w:rsid w:val="00420909"/>
+    <w:rsid w:val="00434C01"/>
+    <w:rsid w:val="0045415B"/>
+    <w:rsid w:val="00457FFE"/>
+    <w:rsid w:val="00465C08"/>
+    <w:rsid w:val="00467BE3"/>
+    <w:rsid w:val="00472D61"/>
+    <w:rsid w:val="00473144"/>
+    <w:rsid w:val="00475B10"/>
+    <w:rsid w:val="004765EB"/>
+    <w:rsid w:val="00480776"/>
+    <w:rsid w:val="0048751B"/>
+    <w:rsid w:val="004911AC"/>
+    <w:rsid w:val="00496DBF"/>
+    <w:rsid w:val="004A230D"/>
+    <w:rsid w:val="004A3B6A"/>
+    <w:rsid w:val="004B56C5"/>
+    <w:rsid w:val="004B6423"/>
+    <w:rsid w:val="004C5E16"/>
+    <w:rsid w:val="004C5F5C"/>
+    <w:rsid w:val="004F5BF2"/>
+    <w:rsid w:val="004F6743"/>
+    <w:rsid w:val="00507F2A"/>
+    <w:rsid w:val="00521D6E"/>
+    <w:rsid w:val="0052446C"/>
+    <w:rsid w:val="00527AF4"/>
+    <w:rsid w:val="00535D71"/>
+    <w:rsid w:val="005474D2"/>
+    <w:rsid w:val="005645A5"/>
+    <w:rsid w:val="005736FE"/>
+    <w:rsid w:val="005A5476"/>
+    <w:rsid w:val="005D0669"/>
+    <w:rsid w:val="005D15A7"/>
+    <w:rsid w:val="005D2388"/>
+    <w:rsid w:val="005D7DC1"/>
+    <w:rsid w:val="005E2C8B"/>
+    <w:rsid w:val="005F3EA7"/>
+    <w:rsid w:val="005F5C85"/>
+    <w:rsid w:val="006115F8"/>
+    <w:rsid w:val="0062265E"/>
+    <w:rsid w:val="0062691E"/>
+    <w:rsid w:val="00640D5A"/>
+    <w:rsid w:val="00645D4E"/>
+    <w:rsid w:val="00652866"/>
+    <w:rsid w:val="00657C1D"/>
+    <w:rsid w:val="00661E00"/>
+    <w:rsid w:val="00664742"/>
+    <w:rsid w:val="0066542D"/>
+    <w:rsid w:val="006818BC"/>
+    <w:rsid w:val="00682BDF"/>
+    <w:rsid w:val="00684F65"/>
+    <w:rsid w:val="006A2DCB"/>
+    <w:rsid w:val="006B3AAA"/>
+    <w:rsid w:val="006B438C"/>
+    <w:rsid w:val="006B6E33"/>
+    <w:rsid w:val="006C5C40"/>
+    <w:rsid w:val="006C6795"/>
+    <w:rsid w:val="006C6EDA"/>
+    <w:rsid w:val="006D768F"/>
+    <w:rsid w:val="006E7AC6"/>
+    <w:rsid w:val="006F0559"/>
+    <w:rsid w:val="006F5AD7"/>
+    <w:rsid w:val="0070407C"/>
+    <w:rsid w:val="007054D9"/>
+    <w:rsid w:val="007055B1"/>
+    <w:rsid w:val="007122FE"/>
+    <w:rsid w:val="00716B9A"/>
+    <w:rsid w:val="007221FF"/>
+    <w:rsid w:val="00723576"/>
+    <w:rsid w:val="0073263E"/>
+    <w:rsid w:val="00786FD9"/>
+    <w:rsid w:val="00797AC1"/>
+    <w:rsid w:val="007A45ED"/>
+    <w:rsid w:val="007A502E"/>
+    <w:rsid w:val="007B2584"/>
+    <w:rsid w:val="007B38A9"/>
+    <w:rsid w:val="007B5413"/>
+    <w:rsid w:val="007D1F23"/>
+    <w:rsid w:val="007D26E2"/>
+    <w:rsid w:val="007D7944"/>
+    <w:rsid w:val="007E0AB6"/>
+    <w:rsid w:val="007E7E1C"/>
+    <w:rsid w:val="007F413D"/>
+    <w:rsid w:val="007F4780"/>
+    <w:rsid w:val="007F6A3F"/>
+    <w:rsid w:val="00815FF7"/>
+    <w:rsid w:val="00831246"/>
+    <w:rsid w:val="00831C97"/>
+    <w:rsid w:val="00840698"/>
+    <w:rsid w:val="008501DD"/>
+    <w:rsid w:val="0086630E"/>
+    <w:rsid w:val="008715DA"/>
+    <w:rsid w:val="008752A4"/>
+    <w:rsid w:val="0089024B"/>
+    <w:rsid w:val="00896FF1"/>
+    <w:rsid w:val="008A079F"/>
+    <w:rsid w:val="008B6F8A"/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:rsid w:val="008D0C91"/>
+    <w:rsid w:val="008D1AAE"/>
+    <w:rsid w:val="008E2142"/>
+    <w:rsid w:val="008E53F3"/>
+    <w:rsid w:val="008F6C33"/>
+    <w:rsid w:val="00904BF3"/>
+    <w:rsid w:val="00916FEC"/>
+    <w:rsid w:val="00927D9F"/>
+    <w:rsid w:val="0093453E"/>
+    <w:rsid w:val="00934D03"/>
+    <w:rsid w:val="0094470A"/>
+    <w:rsid w:val="00944747"/>
+    <w:rsid w:val="009470A7"/>
+    <w:rsid w:val="00947796"/>
+    <w:rsid w:val="009538EA"/>
+    <w:rsid w:val="009725F3"/>
+    <w:rsid w:val="00977F8B"/>
+    <w:rsid w:val="0098021B"/>
+    <w:rsid w:val="009A78DC"/>
+    <w:rsid w:val="009B1AA0"/>
+    <w:rsid w:val="009B2BB0"/>
+    <w:rsid w:val="009B3404"/>
+    <w:rsid w:val="009B510D"/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:rsid w:val="009D31F8"/>
+    <w:rsid w:val="009E44E7"/>
+    <w:rsid w:val="009E557B"/>
+    <w:rsid w:val="009F6714"/>
+    <w:rsid w:val="009F721F"/>
+    <w:rsid w:val="00A02147"/>
+    <w:rsid w:val="00A02A20"/>
+    <w:rsid w:val="00A11989"/>
+    <w:rsid w:val="00A24AC0"/>
+    <w:rsid w:val="00A3762E"/>
+    <w:rsid w:val="00A449E3"/>
+    <w:rsid w:val="00A501BC"/>
+    <w:rsid w:val="00A506C7"/>
+    <w:rsid w:val="00A811EB"/>
+    <w:rsid w:val="00A831F3"/>
+    <w:rsid w:val="00AA32B5"/>
+    <w:rsid w:val="00AA551D"/>
+    <w:rsid w:val="00AA7497"/>
+    <w:rsid w:val="00AB38D6"/>
+    <w:rsid w:val="00AC08C7"/>
+    <w:rsid w:val="00AC6F07"/>
+    <w:rsid w:val="00AD4320"/>
+    <w:rsid w:val="00AE4C42"/>
+    <w:rsid w:val="00B0693E"/>
+    <w:rsid w:val="00B1302B"/>
+    <w:rsid w:val="00B2067D"/>
+    <w:rsid w:val="00B46F04"/>
+    <w:rsid w:val="00B51D7A"/>
+    <w:rsid w:val="00B56DF8"/>
+    <w:rsid w:val="00B654B2"/>
+    <w:rsid w:val="00B665AC"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rsid w:val="00B75111"/>
+    <w:rsid w:val="00BB5B8B"/>
+    <w:rsid w:val="00BD1F5D"/>
+    <w:rsid w:val="00BD6A49"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:rsid w:val="00BF51AD"/>
+    <w:rsid w:val="00C12B81"/>
+    <w:rsid w:val="00C23FB5"/>
+    <w:rsid w:val="00C2664D"/>
+    <w:rsid w:val="00C323F7"/>
+    <w:rsid w:val="00C32BF3"/>
+    <w:rsid w:val="00C50181"/>
+    <w:rsid w:val="00C726C1"/>
+    <w:rsid w:val="00C975F7"/>
+    <w:rsid w:val="00CA09D7"/>
+    <w:rsid w:val="00CA3BCA"/>
+    <w:rsid w:val="00CA6880"/>
+    <w:rsid w:val="00CA7F1D"/>
+    <w:rsid w:val="00CC4508"/>
+    <w:rsid w:val="00CD41EE"/>
+    <w:rsid w:val="00CE30D4"/>
+    <w:rsid w:val="00D000C7"/>
+    <w:rsid w:val="00D00A11"/>
+    <w:rsid w:val="00D07991"/>
+    <w:rsid w:val="00D128FD"/>
+    <w:rsid w:val="00D13C66"/>
+    <w:rsid w:val="00D15A40"/>
+    <w:rsid w:val="00D239C2"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rsid w:val="00D32EF4"/>
+    <w:rsid w:val="00D468C3"/>
+    <w:rsid w:val="00D46B67"/>
+    <w:rsid w:val="00D542AE"/>
+    <w:rsid w:val="00D65094"/>
+    <w:rsid w:val="00D81485"/>
+    <w:rsid w:val="00D907EE"/>
+    <w:rsid w:val="00D90D3A"/>
+    <w:rsid w:val="00D93CDF"/>
+    <w:rsid w:val="00D979EE"/>
+    <w:rsid w:val="00DA0BC4"/>
+    <w:rsid w:val="00DA2F63"/>
+    <w:rsid w:val="00DA778F"/>
+    <w:rsid w:val="00DC2141"/>
+    <w:rsid w:val="00DD57AB"/>
+    <w:rsid w:val="00DD7BE6"/>
+    <w:rsid w:val="00DF3879"/>
+    <w:rsid w:val="00E03572"/>
+    <w:rsid w:val="00E03F0C"/>
+    <w:rsid w:val="00E04C3C"/>
+    <w:rsid w:val="00E11B63"/>
+    <w:rsid w:val="00E127C9"/>
+    <w:rsid w:val="00E220EE"/>
+    <w:rsid w:val="00E32ACB"/>
+    <w:rsid w:val="00E32EDF"/>
+    <w:rsid w:val="00E33F1F"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rsid w:val="00E35D41"/>
+    <w:rsid w:val="00E43B2E"/>
+    <w:rsid w:val="00E43BC4"/>
+    <w:rsid w:val="00E63829"/>
+    <w:rsid w:val="00E665E3"/>
+    <w:rsid w:val="00E72A1B"/>
+    <w:rsid w:val="00E745FB"/>
+    <w:rsid w:val="00E80C4D"/>
+    <w:rsid w:val="00E829EA"/>
+    <w:rsid w:val="00E96136"/>
+    <w:rsid w:val="00E963F9"/>
+    <w:rsid w:val="00EB3B4D"/>
+    <w:rsid w:val="00EC5721"/>
+    <w:rsid w:val="00ED1080"/>
+    <w:rsid w:val="00EE4021"/>
+    <w:rsid w:val="00F01E1D"/>
+    <w:rsid w:val="00F0414F"/>
+    <w:rsid w:val="00F05A85"/>
+    <w:rsid w:val="00F11608"/>
+    <w:rsid w:val="00F211D5"/>
+    <w:rsid w:val="00F226F1"/>
+    <w:rsid w:val="00F33D45"/>
+    <w:rsid w:val="00F60665"/>
+    <w:rsid w:val="00F6781D"/>
+    <w:rsid w:val="00F70FE3"/>
+    <w:rsid w:val="00F8398B"/>
+    <w:rsid w:val="00F900A6"/>
+    <w:rsid w:val="00F946DF"/>
+    <w:rsid w:val="00F950AA"/>
+    <w:rsid w:val="00F96EE6"/>
+    <w:rsid w:val="00FA3A9F"/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rsid w:val="00FB6B27"/>
+    <w:rsid w:val="00FC68D9"/>
+    <w:rsid w:val="00FD2FF7"/>
+    <w:rsid w:val="00FD436A"/>
+    <w:rsid w:val="00FE2BCD"/>
+    <w:rsid w:val="00FE7C62"/>
+    <w:rsid w:val="00FE7E02"/>
+    <w:rsid w:val="00FF5EDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9AB110CD-6ACC-4062-9AD8-40E250664135}"/>
+  <w14:docId w14:val="310837E2"/>
+  <w15:docId w15:val="{C8D06217-2AF4-4FDC-8D5E-E149A7B7795A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...13 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10769,55 +11731,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10880,740 +11842,15011 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008B6F8A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
-    <w:next w:val="Text12ptnach"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="510"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:line="340" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeue-Bold" w:hAnsi="HelveticaNeue-Bold"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
-    <w:next w:val="Text"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1021"/>
       </w:tabs>
-      <w:spacing w:after="240"/>
+      <w:spacing w:line="340" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeue-Bold" w:hAnsi="HelveticaNeue-Bold"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D27645"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1021"/>
+        <w:tab w:val="left" w:pos="1191"/>
+      </w:tabs>
+      <w:spacing w:line="300" w:lineRule="exact"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:line="300" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeue-Bold" w:hAnsi="HelveticaNeue-Bold"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B72875"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="850" w:hanging="425"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3752"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="18"/>
+      <w:iCs/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text12ptnach">
-[...1 lines deleted...]
-    <w:basedOn w:val="Text"/>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A02147"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:before="100" w:after="200" w:line="200" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
-    <w:name w:val="Text"/>
+  <w:style w:type="paragraph" w:styleId="Blocktext">
+    <w:name w:val="Block Text"/>
     <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE7264"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1" w:frame="1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DunkleListe1">
+    <w:name w:val="Dunkle Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DunkleListe-Akzent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="EndnotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
+    <w:name w:val="Endnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Endnotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE7264"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigeListe1">
+    <w:name w:val="Farbige Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00BE7264"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeListe-Akzent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigeSchattierung1">
+    <w:name w:val="Farbige Schattierung1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigeSchattierung-Akzent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="FarbigesRaster1">
+    <w:name w:val="Farbiges Raster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="FarbigesRaster-Akzent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="009538EA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00002231"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00002231"/>
+    <w:rPr>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleListe1">
+    <w:name w:val="Helle Liste1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleListe-Akzent11">
+    <w:name w:val="Helle Liste - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleListe-Akzent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleSchattierung1">
+    <w:name w:val="Helle Schattierung1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HelleSchattierung-Akzent11">
+    <w:name w:val="Helle Schattierung - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HelleSchattierung-Akzent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HellesRaster1">
+    <w:name w:val="Helles Raster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HellesRaster-Akzent11">
+    <w:name w:val="Helles Raster - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="HellesRaster-Akzent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="210" w:hanging="210"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
+    <w:name w:val="index heading"/>
     <w:basedOn w:val="Standard"/>
-    <w:pPr>
-[...107 lines deleted...]
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002E5892"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EB461C"/>
+    <w:rsid w:val="00D27645"/>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeue-Bold" w:hAnsi="HelveticaNeue-Bold"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0030001D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe11">
+    <w:name w:val="Mittlere Liste 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe1-Akzent11">
+    <w:name w:val="Mittlere Liste 1 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe1-Akzent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereListe21">
+    <w:name w:val="Mittlere Liste 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereListe2-Akzent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung11">
+    <w:name w:val="Mittlere Schattierung 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung1-Akzent11">
+    <w:name w:val="Mittlere Schattierung 1 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung1-Akzent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung21">
+    <w:name w:val="Mittlere Schattierung 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittlereSchattierung2-Akzent11">
+    <w:name w:val="Mittlere Schattierung 2 - Akzent 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittlereSchattierung2-Akzent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster11">
+    <w:name w:val="Mittleres Raster 11"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster1-Akzent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster21">
+    <w:name w:val="Mittleres Raster 21"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster2-Akzent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MittleresRaster31">
+    <w:name w:val="Mittleres Raster 31"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MittleresRaster3-Akzent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NachrichtenkopfZchn"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB461C"/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NachrichtenkopfZchn">
+    <w:name w:val="Nachrichtenkopf Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Nachrichtenkopf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SchwacheHervorhebung">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="19"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SchwacherVerweis">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="31"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelle3D-Effekt3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleAktuell">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleEinfach3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleFarbig3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleKlassisch4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleListe8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleProfessionell">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleRaster8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpalten5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleSpezial2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabelleWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E354F3"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00F950AA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellendesign">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
+    <w:name w:val="Textkörper 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
+    <w:name w:val="Textkörper 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug2Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
+    <w:name w:val="Textkörper-Einzug 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug3Zchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug3Zchn">
+    <w:name w:val="Textkörper-Einzug 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper-Einzug3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:link w:val="Textkrper-ErstzeileneinzugZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ErstzeileneinzugZchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug Zchn"/>
+    <w:basedOn w:val="TextkrperZchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0030001D"/>
+    <w:pPr>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0030001D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27645"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B72875"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A5476"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3752"/>
+    <w:pPr>
+      <w:framePr w:w="4320" w:h="2160" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0030001D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0030001D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:before="340" w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B665AC"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B665AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B56C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8381"/>
+      </w:tabs>
+      <w:spacing w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="630"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="840"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00043B4C"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1050"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung1">
+    <w:name w:val="Aufzählung1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung2">
+    <w:name w:val="Aufzählung2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlung3">
+    <w:name w:val="Aufzählung3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070407C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D1C97"/>
+    <w:rsid w:val="008C0EC0"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="227" w:hanging="227"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:ind w:left="454" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:ind w:left="227" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:ind w:left="454" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:ind w:left="907" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:ind w:left="1134" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="454"/>
+      </w:tabs>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="227"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:hanging="2268"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="907" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D0BE3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:ind w:left="1134" w:hanging="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00183966"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00183966"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SGTabelle1">
+    <w:name w:val="SG Tabelle 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007F413D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:beforeAutospacing="0" w:afterLines="0" w:afterAutospacing="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SGTabelle2">
+    <w:name w:val="SG Tabelle 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE2BCD"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA3BCA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00101C30"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="425"/>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1276"/>
+        <w:tab w:val="left" w:pos="5245"/>
+        <w:tab w:val="right" w:pos="9299"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:rsid w:val="00101C30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E32ACB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E32ACB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="425"/>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="clear" w:pos="5245"/>
+        <w:tab w:val="clear" w:pos="9299"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E32ACB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FunotentextZchn"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D1C97"/>
+    <w:rsid w:val="00B51D7A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
     <w:name w:val="Fußnotentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Funotentext"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D1C97"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B51D7A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B51D7A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Luca.Neuschwander@moerschwil.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///J:\Vorlagen\Sozialamt\F&#252;rsorgebericht.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Daten\Vorlagen\leeres%20Dokument%20mit%20Logo%20AfSO.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5A30C7-F141-4DA0-B901-C354D5C4CA5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Fürsorgebericht.dotx</Template>
+  <Template>leeres Dokument mit Logo AfSO.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5172</Characters>
+  <Pages>1</Pages>
+  <Words>687</Words>
+  <Characters>4333</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Brief Gemeindeverwaltung</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Kanton St. Gallen</Company>
+  <Company>Amt für Soziales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5662</CharactersWithSpaces>
+  <CharactersWithSpaces>5010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Brief Gemeindeverwaltung</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title/>
+  <dc:subject>Allgemein</dc:subject>
+  <dc:creator>Bettina Brunner</dc:creator>
+  <dc:description>Version 1.1 / 06.02.2011</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Brief</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Korrespondenz">
+    <vt:lpwstr>Brief</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_SetDate">
+    <vt:lpwstr>2026-04-23T14:25:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_SiteId">
+    <vt:lpwstr>7974a802-0c39-44a8-a940-fa145a6c83c3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_ActionId">
+    <vt:lpwstr>5ac450bd-95d7-405a-b95a-0ab83acbdf53</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0c215a87-3293-4029-9851-445844f40c25_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>